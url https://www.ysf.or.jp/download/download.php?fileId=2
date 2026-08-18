--- v0 (2026-05-19)
+++ v1 (2026-08-18)
@@ -1,105 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="402A4AA1" w14:textId="62AAF913" w:rsidR="004F6384" w:rsidRPr="005113ED" w:rsidRDefault="00074423" w:rsidP="00715B33">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="20"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27E79D0F" wp14:editId="3FF2DA3C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5588000</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-302260</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="613410" cy="457200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="図 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="613410" cy="457200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
@@ -599,85 +596,125 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（いずれかに</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC70F6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49F226DE" w14:textId="77777777" w:rsidR="009D0B20" w:rsidRPr="00660277" w:rsidRDefault="009D0B20" w:rsidP="009D0B20">
+    <w:p w14:paraId="49F226DE" w14:textId="4075DFA7" w:rsidR="009D0B20" w:rsidRPr="00660277" w:rsidRDefault="009D0B20" w:rsidP="009D0B20">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ ゴシック"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00660277">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">（ □ 学校納付金250万円以内　</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">／　</w:t>
       </w:r>
       <w:r w:rsidRPr="00660277">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>□ 月額８万円 ）</w:t>
+        <w:t>□ 月額</w:t>
+      </w:r>
+      <w:r w:rsidR="000937A9">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>９</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00660277">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>万</w:t>
+      </w:r>
+      <w:r w:rsidR="000937A9">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>５</w:t>
+      </w:r>
+      <w:r w:rsidR="00273185">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>千</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00660277">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>円 ）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69C9E96A" w14:textId="77777777" w:rsidR="009D0B20" w:rsidRPr="00391F38" w:rsidRDefault="009D0B20" w:rsidP="009D0B20">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:afterLines="50" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>２．</w:t>
       </w:r>
       <w:r w:rsidRPr="00391F38">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>私は、</w:t>
       </w:r>
       <w:r w:rsidR="00DC5CA9">
         <w:rPr>
@@ -2874,154 +2911,172 @@
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="565CD01E" w14:textId="77777777" w:rsidR="00E06BA4" w:rsidRPr="00391F38" w:rsidRDefault="00E06BA4" w:rsidP="00391F38">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391F38">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>＜注意事項＞</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41A8E990" w14:textId="77777777" w:rsidR="004F2FFB" w:rsidRDefault="004F2FFB" w:rsidP="00E70040">
+    <w:p w14:paraId="41A8E990" w14:textId="0BB053C0" w:rsidR="004F2FFB" w:rsidRDefault="004F2FFB" w:rsidP="00E70040">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="400" w:hangingChars="200" w:hanging="400"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391F38">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>１．</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>奨学期間開始後の受給方法の変更</w:t>
       </w:r>
       <w:r w:rsidRPr="004F2FFB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（学校納付金250万円以内</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>⇔</w:t>
       </w:r>
       <w:r w:rsidRPr="004F2FFB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>月額８万円）</w:t>
+        <w:t>月額</w:t>
+      </w:r>
+      <w:r w:rsidR="00273185">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>９</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F2FFB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>万</w:t>
+      </w:r>
+      <w:r w:rsidR="00273185">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>５千</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F2FFB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>円）</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>はできません。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08150AEA" w14:textId="77777777" w:rsidR="003C47B7" w:rsidRPr="00391F38" w:rsidRDefault="004F2FFB" w:rsidP="00E70040">
+    <w:p w14:paraId="30EADC33" w14:textId="6A60F3DE" w:rsidR="00273185" w:rsidRDefault="004F2FFB" w:rsidP="00896A18">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="400" w:hangingChars="200" w:hanging="400"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>２</w:t>
       </w:r>
       <w:r w:rsidR="00AA6540" w:rsidRPr="00391F38">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>．</w:t>
       </w:r>
-      <w:r w:rsidR="003C47B7" w:rsidRPr="00391F38">
-[...33 lines deleted...]
-        <w:t>場合は、キャッシュカードのコピーを添えてください。</w:t>
+      <w:r w:rsidR="00273185">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>預金</w:t>
+      </w:r>
+      <w:r w:rsidR="00273185" w:rsidRPr="00896A18">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>通帳またはキャッシュカードの店番号・口座番号が掲載されている部分のコピーを添えて提出してください。</w:t>
+      </w:r>
+      <w:r w:rsidR="00273185" w:rsidRPr="00273185">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+        <w:t>銀行アプリの利用で通帳やキャッシュカードが発行されない場合は、代わりに該当情報</w:t>
+      </w:r>
+      <w:r w:rsidR="00273185">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>の</w:t>
+      </w:r>
+      <w:r w:rsidR="00273185" w:rsidRPr="00273185">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+        <w:t>掲載箇所のスクリーンショット等を提出してください。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A505F11" w14:textId="77777777" w:rsidR="005113ED" w:rsidRPr="00391F38" w:rsidRDefault="004F2FFB" w:rsidP="00715B33">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>３</w:t>
       </w:r>
       <w:r w:rsidR="003C47B7" w:rsidRPr="00391F38">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>．</w:t>
       </w:r>
       <w:r w:rsidR="005113ED" w:rsidRPr="00391F38">
         <w:rPr>
@@ -3097,76 +3152,72 @@
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>宛</w:t>
       </w:r>
       <w:r w:rsidR="003536E4" w:rsidRPr="00391F38">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>に</w:t>
       </w:r>
       <w:r w:rsidR="00636BA2" w:rsidRPr="00391F38">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>当会から奨学金に関する事務連絡を送ることがあります</w:t>
       </w:r>
       <w:r w:rsidR="00715B33" w:rsidRPr="00391F38">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005113ED" w:rsidRPr="00391F38" w:rsidSect="00391F38">
-      <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="even" r:id="rId10"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="851" w:left="1134" w:header="567" w:footer="284" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1DD5BE3E" w14:textId="77777777" w:rsidR="00D27EB4" w:rsidRDefault="00D27EB4">
+    <w:p w14:paraId="3374D9B9" w14:textId="77777777" w:rsidR="00E55276" w:rsidRDefault="00E55276">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32603F77" w14:textId="77777777" w:rsidR="00D27EB4" w:rsidRDefault="00D27EB4">
+    <w:p w14:paraId="0E669EFF" w14:textId="77777777" w:rsidR="00E55276" w:rsidRDefault="00E55276">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Mincho">
     <w:altName w:val="明朝"/>
     <w:panose1 w:val="02020609040305080305"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -3203,190 +3254,174 @@
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="38689E57" w14:textId="03A41065" w:rsidR="00CD58C8" w:rsidRPr="00CD58C8" w:rsidRDefault="00CD58C8" w:rsidP="00CD58C8">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="38689E57" w14:textId="0F5C1A7A" w:rsidR="00CD58C8" w:rsidRPr="00CD58C8" w:rsidRDefault="00CD58C8" w:rsidP="00CD58C8">
     <w:pPr>
       <w:pStyle w:val="aa"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:hAnsi="ＭＳ ゴシック"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>（20</w:t>
     </w:r>
     <w:r w:rsidR="00312332">
       <w:rPr>
         <w:rFonts w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>24</w:t>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00273185">
+      <w:rPr>
+        <w:rFonts w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>.06改定）</w:t>
+      <w:t>.0</w:t>
+    </w:r>
+    <w:r w:rsidR="00273185">
+      <w:rPr>
+        <w:rFonts w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>改定）</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13A505DD" w14:textId="77777777" w:rsidR="00D27EB4" w:rsidRDefault="00D27EB4">
+    <w:p w14:paraId="384574E1" w14:textId="77777777" w:rsidR="00E55276" w:rsidRDefault="00E55276">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47753DB7" w14:textId="77777777" w:rsidR="00D27EB4" w:rsidRDefault="00D27EB4">
+    <w:p w14:paraId="65DF5F03" w14:textId="77777777" w:rsidR="00E55276" w:rsidRDefault="00E55276">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4ED5E4DD" w14:textId="77777777" w:rsidR="009D0B20" w:rsidRPr="00F27935" w:rsidRDefault="009D0B20" w:rsidP="00CD58C8">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F27935">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>（</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>マスター21</w:t>
     </w:r>
     <w:r w:rsidRPr="00F27935">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>）</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="143451F6"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="4728258A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1 "/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="315"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="735" w:hanging="315"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Mincho" w:eastAsia="Mincho" w:hint="eastAsia"/>
@@ -3757,188 +3792,197 @@
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Mincho" w:eastAsia="Mincho" w:hint="eastAsia"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="21"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1129280693">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="150220586">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="298076000">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="851"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:noLineBreaksAfter w:lang="ja-JP" w:val="$([\{‘“〈《「『【〔＄（［｛｢￡￥"/>
   <w:noLineBreaksBefore w:lang="ja-JP" w:val="!%),.:;?]}°’”‰′″℃、。々〉》」』】〕゛゜ゝゞ・ヽヾ！％），．：；？］｝｡｣､･ﾞﾟ￠"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050">
+      <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
+    </o:shapedefaults>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BB1D6D"/>
     <w:rsid w:val="00005850"/>
     <w:rsid w:val="00074423"/>
+    <w:rsid w:val="000937A9"/>
+    <w:rsid w:val="000C723F"/>
     <w:rsid w:val="000D094D"/>
     <w:rsid w:val="00110EF0"/>
     <w:rsid w:val="00140CEB"/>
     <w:rsid w:val="00167830"/>
     <w:rsid w:val="001776E2"/>
     <w:rsid w:val="0018708B"/>
     <w:rsid w:val="001A68A1"/>
     <w:rsid w:val="001E4660"/>
     <w:rsid w:val="00216442"/>
     <w:rsid w:val="00221129"/>
     <w:rsid w:val="00221CC6"/>
+    <w:rsid w:val="00273185"/>
     <w:rsid w:val="00275F29"/>
     <w:rsid w:val="00312332"/>
     <w:rsid w:val="003536E4"/>
-    <w:rsid w:val="00363F06"/>
     <w:rsid w:val="00391F38"/>
     <w:rsid w:val="003C47B7"/>
     <w:rsid w:val="00426BA7"/>
     <w:rsid w:val="00445D54"/>
     <w:rsid w:val="00475826"/>
     <w:rsid w:val="004B56AE"/>
     <w:rsid w:val="004F2FFB"/>
     <w:rsid w:val="004F4032"/>
     <w:rsid w:val="004F6384"/>
     <w:rsid w:val="005113ED"/>
     <w:rsid w:val="00544FBA"/>
     <w:rsid w:val="005739EE"/>
     <w:rsid w:val="00600067"/>
+    <w:rsid w:val="0060413B"/>
     <w:rsid w:val="00636BA2"/>
     <w:rsid w:val="0065152A"/>
     <w:rsid w:val="00660277"/>
+    <w:rsid w:val="00661A0A"/>
     <w:rsid w:val="006629EF"/>
     <w:rsid w:val="006B459C"/>
     <w:rsid w:val="006B55D0"/>
     <w:rsid w:val="006F4153"/>
     <w:rsid w:val="00715B33"/>
     <w:rsid w:val="007253BE"/>
     <w:rsid w:val="00730F5B"/>
     <w:rsid w:val="007353DE"/>
     <w:rsid w:val="00743AB3"/>
     <w:rsid w:val="007662AD"/>
     <w:rsid w:val="00780467"/>
     <w:rsid w:val="00790FAE"/>
     <w:rsid w:val="007C44A2"/>
     <w:rsid w:val="00867E46"/>
-    <w:rsid w:val="0088639A"/>
+    <w:rsid w:val="00896A18"/>
     <w:rsid w:val="008B5A7E"/>
     <w:rsid w:val="00916D13"/>
     <w:rsid w:val="0096440E"/>
     <w:rsid w:val="00983ABF"/>
     <w:rsid w:val="009B08F9"/>
     <w:rsid w:val="009D0B20"/>
     <w:rsid w:val="009F7B86"/>
     <w:rsid w:val="00A27E3B"/>
     <w:rsid w:val="00AA6540"/>
     <w:rsid w:val="00AF5851"/>
     <w:rsid w:val="00BB1D6D"/>
-    <w:rsid w:val="00BB744A"/>
     <w:rsid w:val="00BC70F6"/>
     <w:rsid w:val="00BD0E74"/>
     <w:rsid w:val="00BE2FD3"/>
     <w:rsid w:val="00CC5C70"/>
     <w:rsid w:val="00CD58C8"/>
-    <w:rsid w:val="00D27EB4"/>
+    <w:rsid w:val="00D5146F"/>
     <w:rsid w:val="00DC5CA9"/>
     <w:rsid w:val="00DC67A4"/>
     <w:rsid w:val="00DF0AEC"/>
     <w:rsid w:val="00E06BA4"/>
+    <w:rsid w:val="00E55276"/>
     <w:rsid w:val="00E70040"/>
     <w:rsid w:val="00E710C2"/>
     <w:rsid w:val="00EC7465"/>
-    <w:rsid w:val="00F214A1"/>
     <w:rsid w:val="00F27935"/>
-    <w:rsid w:val="00F529BB"/>
     <w:rsid w:val="00F54A3C"/>
     <w:rsid w:val="00F854E4"/>
+    <w:rsid w:val="00F964C2"/>
     <w:rsid w:val="00FC5911"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7ABD8D7A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{6BF69767-5512-42E0-B51C-3A6899D9EBD8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="Mincho" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4348,51 +4392,51 @@
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00312332"/>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4646,73 +4690,98 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E860E6B-4DFE-4EAB-BE9C-D74A599130C7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>103</Words>
-  <Characters>590</Characters>
+  <Words>110</Words>
+  <Characters>632</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <DocSecurity>4</DocSecurity>
+  <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>タイトル</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
       <vt:lpstr>１９９８年 ８月 １日</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>公益財団法人 吉田育英会</Company>
+  <Company> </Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>692</CharactersWithSpaces>
+  <CharactersWithSpaces>741</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>公益財団法人 吉田育英会</dc:creator>
+  <dc:creator>ＹＫＫ</dc:creator>
   <cp:keywords/>
   <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>