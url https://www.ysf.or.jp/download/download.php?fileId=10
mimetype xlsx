--- v0 (2026-05-19)
+++ v1 (2026-08-18)
@@ -1,60 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\奨学金事業\受入留学生\願書・推薦書様式\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\0039789\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1E68FF9D-A608-4083-886C-82B9DBE5D9F1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{4FC41527-F5C3-4321-ABA0-57933DD24C5D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="第1号様式Ｃ1" sheetId="5" r:id="rId1"/>
     <sheet name="第1号様式C2" sheetId="3" r:id="rId2"/>
     <sheet name="第1号様式C3" sheetId="4" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">第1号様式Ｃ1!$A$1:$AE$35</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">第1号様式C2!$A$1:$AE$34</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">第1号様式C3!$A$1:$AE$34</definedName>
   </definedNames>
   <calcPr calcId="80000"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="69">
   <si>
     <t>年</t>
     <rPh sb="0" eb="1">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
@@ -1499,538 +1500,517 @@
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="168">
+  <cellXfs count="161">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...58 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...85 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...26 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="50" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="51" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="52" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
@@ -2110,197 +2090,163 @@
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐゴシック"/>
               <a:ea typeface="ＭＳ Ｐゴシック"/>
             </a:rPr>
             <a:t>アルファベット</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2445,186 +2391,186 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AE35"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="K11" sqref="K11"/>
+      <selection activeCell="K1" sqref="K1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.88671875" defaultRowHeight="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="16384" width="2.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" s="30" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="Y1" s="33" t="s">
+    <row r="1" spans="1:31" s="22" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="Y1" s="132" t="s">
         <v>62</v>
       </c>
-      <c r="Z1" s="34"/>
-      <c r="AA1" s="35" t="s">
+      <c r="Z1" s="133"/>
+      <c r="AA1" s="134" t="s">
         <v>63</v>
       </c>
-      <c r="AB1" s="34"/>
-[...12 lines deleted...]
-      <c r="AA2" s="36" t="s">
+      <c r="AB1" s="133"/>
+      <c r="AC1" s="133"/>
+      <c r="AD1" s="133"/>
+      <c r="AE1" s="133"/>
+    </row>
+    <row r="2" spans="1:31" s="22" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="23"/>
+      <c r="B2" s="24"/>
+      <c r="C2" s="24"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="Y2" s="132"/>
+      <c r="Z2" s="133"/>
+      <c r="AA2" s="135" t="s">
         <v>64</v>
       </c>
-      <c r="AB2" s="37"/>
-[...2 lines deleted...]
-      <c r="AE2" s="38"/>
+      <c r="AB2" s="136"/>
+      <c r="AC2" s="136"/>
+      <c r="AD2" s="136"/>
+      <c r="AE2" s="137"/>
     </row>
     <row r="3" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="X3" s="39" t="s">
+      <c r="X3" s="138" t="s">
         <v>12</v>
       </c>
-      <c r="Y3" s="39"/>
-[...5 lines deleted...]
-      <c r="AE3" s="39"/>
+      <c r="Y3" s="138"/>
+      <c r="Z3" s="138"/>
+      <c r="AA3" s="138"/>
+      <c r="AB3" s="138"/>
+      <c r="AC3" s="138"/>
+      <c r="AD3" s="138"/>
+      <c r="AE3" s="138"/>
     </row>
     <row r="4" spans="1:31" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
-      <c r="I4" s="40" t="s">
+      <c r="I4" s="139" t="s">
         <v>7</v>
       </c>
-      <c r="J4" s="40"/>
-[...11 lines deleted...]
-      <c r="V4" s="40"/>
+      <c r="J4" s="139"/>
+      <c r="K4" s="139"/>
+      <c r="L4" s="139"/>
+      <c r="M4" s="139"/>
+      <c r="N4" s="139"/>
+      <c r="O4" s="139"/>
+      <c r="P4" s="139"/>
+      <c r="Q4" s="139"/>
+      <c r="R4" s="139"/>
+      <c r="S4" s="139"/>
+      <c r="T4" s="139"/>
+      <c r="U4" s="139"/>
+      <c r="V4" s="139"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
       <c r="Z4" s="5"/>
-      <c r="AA4" s="39" t="s">
+      <c r="AA4" s="138" t="s">
         <v>41</v>
       </c>
-      <c r="AB4" s="39"/>
-[...2 lines deleted...]
-      <c r="AE4" s="39"/>
+      <c r="AB4" s="138"/>
+      <c r="AC4" s="138"/>
+      <c r="AD4" s="138"/>
+      <c r="AE4" s="138"/>
     </row>
     <row r="5" spans="1:31" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
-      <c r="I5" s="40"/>
-[...12 lines deleted...]
-      <c r="V5" s="40"/>
+      <c r="I5" s="139"/>
+      <c r="J5" s="139"/>
+      <c r="K5" s="139"/>
+      <c r="L5" s="139"/>
+      <c r="M5" s="139"/>
+      <c r="N5" s="139"/>
+      <c r="O5" s="139"/>
+      <c r="P5" s="139"/>
+      <c r="Q5" s="139"/>
+      <c r="R5" s="139"/>
+      <c r="S5" s="139"/>
+      <c r="T5" s="139"/>
+      <c r="U5" s="139"/>
+      <c r="V5" s="139"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
       <c r="Z5" s="5"/>
       <c r="AA5" s="5"/>
       <c r="AB5" s="5"/>
       <c r="AC5" s="5"/>
       <c r="AD5" s="5"/>
       <c r="AE5" s="5"/>
     </row>
     <row r="6" spans="1:31" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="17" t="s">
+      <c r="A6" s="15" t="s">
         <v>61</v>
       </c>
-      <c r="B6" s="17"/>
-[...11 lines deleted...]
-      <c r="N6" s="17"/>
+      <c r="B6" s="15"/>
+      <c r="C6" s="15"/>
+      <c r="D6" s="15"/>
+      <c r="E6" s="15"/>
+      <c r="F6" s="15"/>
+      <c r="G6" s="15"/>
+      <c r="H6" s="15"/>
+      <c r="I6" s="15"/>
+      <c r="J6" s="15"/>
+      <c r="K6" s="15"/>
+      <c r="L6" s="15"/>
+      <c r="M6" s="15"/>
+      <c r="N6" s="15"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
       <c r="Z6" s="5"/>
       <c r="AA6" s="5"/>
       <c r="AB6" s="5"/>
       <c r="AC6" s="5"/>
       <c r="AD6" s="5"/>
       <c r="AE6" s="5"/>
     </row>
     <row r="7" spans="1:31" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="5"/>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
@@ -2643,3364 +2589,3410 @@
         <v>6</v>
       </c>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5">
         <v>20</v>
       </c>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5" t="s">
         <v>0</v>
       </c>
       <c r="Z7" s="5"/>
       <c r="AA7" s="5"/>
       <c r="AB7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="AC7" s="5"/>
       <c r="AD7" s="5"/>
       <c r="AE7" s="5" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:31" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="80" t="s">
+      <c r="A8" s="91" t="s">
         <v>57</v>
       </c>
-      <c r="B8" s="81"/>
-[...5 lines deleted...]
-      <c r="H8" s="131" t="s">
+      <c r="B8" s="92"/>
+      <c r="C8" s="92"/>
+      <c r="D8" s="92"/>
+      <c r="E8" s="92"/>
+      <c r="F8" s="92"/>
+      <c r="G8" s="93"/>
+      <c r="H8" s="111" t="s">
         <v>13</v>
       </c>
-      <c r="I8" s="132"/>
-[...1 lines deleted...]
-      <c r="K8" s="125" t="s">
+      <c r="I8" s="112"/>
+      <c r="J8" s="113"/>
+      <c r="K8" s="105" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="126"/>
-[...18 lines deleted...]
-      <c r="AE8" s="159"/>
+      <c r="L8" s="106"/>
+      <c r="M8" s="106"/>
+      <c r="N8" s="128"/>
+      <c r="O8" s="129"/>
+      <c r="P8" s="129"/>
+      <c r="Q8" s="129"/>
+      <c r="R8" s="129"/>
+      <c r="S8" s="130"/>
+      <c r="T8" s="128"/>
+      <c r="U8" s="129"/>
+      <c r="V8" s="129"/>
+      <c r="W8" s="129"/>
+      <c r="X8" s="129"/>
+      <c r="Y8" s="130"/>
+      <c r="Z8" s="128"/>
+      <c r="AA8" s="129"/>
+      <c r="AB8" s="129"/>
+      <c r="AC8" s="129"/>
+      <c r="AD8" s="129"/>
+      <c r="AE8" s="131"/>
     </row>
     <row r="9" spans="1:31" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="83"/>
-[...9 lines deleted...]
-      <c r="K9" s="127" t="s">
+      <c r="A9" s="94"/>
+      <c r="B9" s="95"/>
+      <c r="C9" s="95"/>
+      <c r="D9" s="95"/>
+      <c r="E9" s="95"/>
+      <c r="F9" s="95"/>
+      <c r="G9" s="96"/>
+      <c r="H9" s="114"/>
+      <c r="I9" s="115"/>
+      <c r="J9" s="116"/>
+      <c r="K9" s="107" t="s">
         <v>68</v>
       </c>
-      <c r="L9" s="128"/>
-[...18 lines deleted...]
-      <c r="AE9" s="154"/>
+      <c r="L9" s="108"/>
+      <c r="M9" s="108"/>
+      <c r="N9" s="123"/>
+      <c r="O9" s="124"/>
+      <c r="P9" s="124"/>
+      <c r="Q9" s="124"/>
+      <c r="R9" s="124"/>
+      <c r="S9" s="125"/>
+      <c r="T9" s="123"/>
+      <c r="U9" s="124"/>
+      <c r="V9" s="124"/>
+      <c r="W9" s="124"/>
+      <c r="X9" s="124"/>
+      <c r="Y9" s="125"/>
+      <c r="Z9" s="123"/>
+      <c r="AA9" s="124"/>
+      <c r="AB9" s="124"/>
+      <c r="AC9" s="124"/>
+      <c r="AD9" s="124"/>
+      <c r="AE9" s="126"/>
     </row>
     <row r="10" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="83"/>
-[...12 lines deleted...]
-      <c r="N10" s="93" t="s">
+      <c r="A10" s="94"/>
+      <c r="B10" s="95"/>
+      <c r="C10" s="95"/>
+      <c r="D10" s="95"/>
+      <c r="E10" s="95"/>
+      <c r="F10" s="95"/>
+      <c r="G10" s="96"/>
+      <c r="H10" s="117"/>
+      <c r="I10" s="118"/>
+      <c r="J10" s="119"/>
+      <c r="K10" s="109"/>
+      <c r="L10" s="110"/>
+      <c r="M10" s="110"/>
+      <c r="N10" s="102" t="s">
         <v>65</v>
       </c>
-      <c r="O10" s="94"/>
-[...4 lines deleted...]
-      <c r="T10" s="93" t="s">
+      <c r="O10" s="103"/>
+      <c r="P10" s="103"/>
+      <c r="Q10" s="103"/>
+      <c r="R10" s="103"/>
+      <c r="S10" s="104"/>
+      <c r="T10" s="102" t="s">
         <v>66</v>
       </c>
-      <c r="U10" s="94"/>
-[...4 lines deleted...]
-      <c r="Z10" s="93" t="s">
+      <c r="U10" s="103"/>
+      <c r="V10" s="103"/>
+      <c r="W10" s="103"/>
+      <c r="X10" s="103"/>
+      <c r="Y10" s="104"/>
+      <c r="Z10" s="102" t="s">
         <v>67</v>
       </c>
-      <c r="AA10" s="94"/>
-[...3 lines deleted...]
-      <c r="AE10" s="155"/>
+      <c r="AA10" s="103"/>
+      <c r="AB10" s="103"/>
+      <c r="AC10" s="103"/>
+      <c r="AD10" s="103"/>
+      <c r="AE10" s="127"/>
     </row>
     <row r="11" spans="1:31" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="83"/>
-[...6 lines deleted...]
-      <c r="H11" s="41" t="s">
+      <c r="A11" s="94"/>
+      <c r="B11" s="95"/>
+      <c r="C11" s="95"/>
+      <c r="D11" s="95"/>
+      <c r="E11" s="95"/>
+      <c r="F11" s="95"/>
+      <c r="G11" s="96"/>
+      <c r="H11" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="I11" s="42"/>
-[...21 lines deleted...]
-      <c r="AE11" s="28"/>
+      <c r="I11" s="26"/>
+      <c r="J11" s="27"/>
+      <c r="K11" s="52"/>
+      <c r="L11" s="53"/>
+      <c r="M11" s="53"/>
+      <c r="N11" s="53"/>
+      <c r="O11" s="53"/>
+      <c r="P11" s="53"/>
+      <c r="Q11" s="53"/>
+      <c r="R11" s="53"/>
+      <c r="S11" s="53"/>
+      <c r="T11" s="53"/>
+      <c r="U11" s="53"/>
+      <c r="V11" s="53"/>
+      <c r="W11" s="53"/>
+      <c r="X11" s="53"/>
+      <c r="Y11" s="53"/>
+      <c r="Z11" s="53"/>
+      <c r="AA11" s="53"/>
+      <c r="AB11" s="53"/>
+      <c r="AC11" s="53"/>
+      <c r="AD11" s="53"/>
+      <c r="AE11" s="60"/>
     </row>
     <row r="12" spans="1:31" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="83"/>
-[...18 lines deleted...]
-      <c r="T12" s="74" t="s">
+      <c r="A12" s="94"/>
+      <c r="B12" s="95"/>
+      <c r="C12" s="95"/>
+      <c r="D12" s="95"/>
+      <c r="E12" s="95"/>
+      <c r="F12" s="95"/>
+      <c r="G12" s="96"/>
+      <c r="H12" s="120"/>
+      <c r="I12" s="121"/>
+      <c r="J12" s="122"/>
+      <c r="K12" s="55"/>
+      <c r="L12" s="56"/>
+      <c r="M12" s="56"/>
+      <c r="N12" s="56"/>
+      <c r="O12" s="56"/>
+      <c r="P12" s="56"/>
+      <c r="Q12" s="56"/>
+      <c r="R12" s="56"/>
+      <c r="S12" s="56"/>
+      <c r="T12" s="86" t="s">
         <v>38</v>
       </c>
-      <c r="U12" s="74"/>
-[...9 lines deleted...]
-      <c r="AE12" s="141"/>
+      <c r="U12" s="86"/>
+      <c r="V12" s="56"/>
+      <c r="W12" s="56"/>
+      <c r="X12" s="56"/>
+      <c r="Y12" s="56"/>
+      <c r="Z12" s="56"/>
+      <c r="AA12" s="56"/>
+      <c r="AB12" s="56"/>
+      <c r="AC12" s="56"/>
+      <c r="AD12" s="56"/>
+      <c r="AE12" s="61"/>
     </row>
     <row r="13" spans="1:31" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="86"/>
-[...6 lines deleted...]
-      <c r="H13" s="76" t="s">
+      <c r="A13" s="97"/>
+      <c r="B13" s="98"/>
+      <c r="C13" s="98"/>
+      <c r="D13" s="98"/>
+      <c r="E13" s="98"/>
+      <c r="F13" s="98"/>
+      <c r="G13" s="99"/>
+      <c r="H13" s="87" t="s">
         <v>39</v>
       </c>
-      <c r="I13" s="77"/>
-[...16 lines deleted...]
-      <c r="Z13" s="42" t="s">
+      <c r="I13" s="88"/>
+      <c r="J13" s="89"/>
+      <c r="K13" s="90"/>
+      <c r="L13" s="90"/>
+      <c r="M13" s="90"/>
+      <c r="N13" s="90"/>
+      <c r="O13" s="90"/>
+      <c r="P13" s="90"/>
+      <c r="Q13" s="90"/>
+      <c r="R13" s="90"/>
+      <c r="S13" s="90"/>
+      <c r="T13" s="90"/>
+      <c r="U13" s="90"/>
+      <c r="V13" s="90"/>
+      <c r="W13" s="90"/>
+      <c r="X13" s="90"/>
+      <c r="Y13" s="21"/>
+      <c r="Z13" s="26" t="s">
         <v>20</v>
       </c>
-      <c r="AA13" s="91"/>
-[...3 lines deleted...]
-      <c r="AE13" s="92"/>
+      <c r="AA13" s="100"/>
+      <c r="AB13" s="100"/>
+      <c r="AC13" s="100"/>
+      <c r="AD13" s="100"/>
+      <c r="AE13" s="101"/>
     </row>
     <row r="14" spans="1:31" s="6" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="89" t="s">
+      <c r="A14" s="47" t="s">
         <v>5</v>
       </c>
-      <c r="B14" s="90"/>
-[...6 lines deleted...]
-      <c r="I14" s="10">
+      <c r="B14" s="48"/>
+      <c r="C14" s="48"/>
+      <c r="D14" s="48"/>
+      <c r="E14" s="48"/>
+      <c r="F14" s="48"/>
+      <c r="G14" s="48"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="9">
         <v>19</v>
       </c>
-      <c r="J14" s="9"/>
-[...1 lines deleted...]
-      <c r="L14" s="10" t="s">
+      <c r="J14" s="8"/>
+      <c r="K14" s="9"/>
+      <c r="L14" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="M14" s="9"/>
-[...1 lines deleted...]
-      <c r="O14" s="10" t="s">
+      <c r="M14" s="8"/>
+      <c r="N14" s="9"/>
+      <c r="O14" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="P14" s="9"/>
-[...1 lines deleted...]
-      <c r="R14" s="10" t="s">
+      <c r="P14" s="8"/>
+      <c r="Q14" s="9"/>
+      <c r="R14" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="S14" s="11" t="s">
+      <c r="S14" s="10" t="s">
         <v>51</v>
       </c>
-      <c r="T14" s="9"/>
-[...1 lines deleted...]
-      <c r="V14" s="10" t="s">
+      <c r="T14" s="8"/>
+      <c r="U14" s="8"/>
+      <c r="V14" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="W14" s="11" t="s">
+      <c r="W14" s="10" t="s">
         <v>52</v>
       </c>
-      <c r="X14" s="11"/>
-      <c r="Y14" s="89" t="s">
+      <c r="X14" s="10"/>
+      <c r="Y14" s="47" t="s">
         <v>8</v>
       </c>
-      <c r="Z14" s="108"/>
-      <c r="AA14" s="89" t="s">
+      <c r="Z14" s="46"/>
+      <c r="AA14" s="47" t="s">
         <v>50</v>
       </c>
-      <c r="AB14" s="90"/>
-[...2 lines deleted...]
-      <c r="AE14" s="108"/>
+      <c r="AB14" s="48"/>
+      <c r="AC14" s="48"/>
+      <c r="AD14" s="48"/>
+      <c r="AE14" s="46"/>
     </row>
     <row r="15" spans="1:31" s="6" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="89" t="s">
+      <c r="A15" s="47" t="s">
         <v>22</v>
       </c>
-      <c r="B15" s="90"/>
-[...6 lines deleted...]
-      <c r="I15" s="13">
+      <c r="B15" s="48"/>
+      <c r="C15" s="48"/>
+      <c r="D15" s="48"/>
+      <c r="E15" s="48"/>
+      <c r="F15" s="48"/>
+      <c r="G15" s="48"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="12">
         <v>20</v>
       </c>
-      <c r="J15" s="15"/>
-[...1 lines deleted...]
-      <c r="L15" s="13" t="s">
+      <c r="J15" s="13"/>
+      <c r="K15" s="12"/>
+      <c r="L15" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="M15" s="13"/>
-[...1 lines deleted...]
-      <c r="O15" s="13" t="s">
+      <c r="M15" s="12"/>
+      <c r="N15" s="12"/>
+      <c r="O15" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="P15" s="13" t="s">
+      <c r="P15" s="12" t="s">
         <v>40</v>
       </c>
-      <c r="Q15" s="12"/>
-[...3 lines deleted...]
-      <c r="U15" s="12" t="s">
+      <c r="Q15" s="11"/>
+      <c r="R15" s="11"/>
+      <c r="S15" s="11"/>
+      <c r="T15" s="11"/>
+      <c r="U15" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="V15" s="13"/>
-[...1 lines deleted...]
-      <c r="X15" s="13" t="s">
+      <c r="V15" s="12"/>
+      <c r="W15" s="12"/>
+      <c r="X15" s="12" t="s">
         <v>53</v>
       </c>
-      <c r="Y15" s="107" t="s">
+      <c r="Y15" s="45" t="s">
         <v>23</v>
       </c>
-      <c r="Z15" s="108"/>
-[...4 lines deleted...]
-      <c r="AE15" s="111"/>
+      <c r="Z15" s="46"/>
+      <c r="AA15" s="49"/>
+      <c r="AB15" s="50"/>
+      <c r="AC15" s="50"/>
+      <c r="AD15" s="50"/>
+      <c r="AE15" s="51"/>
     </row>
     <row r="16" spans="1:31" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="56" t="s">
+      <c r="A16" s="142" t="s">
         <v>60</v>
       </c>
-      <c r="B16" s="57"/>
-[...2 lines deleted...]
-      <c r="E16" s="71" t="s">
+      <c r="B16" s="143"/>
+      <c r="C16" s="143"/>
+      <c r="D16" s="144"/>
+      <c r="E16" s="76" t="s">
         <v>24</v>
       </c>
-      <c r="F16" s="72"/>
-[...7 lines deleted...]
-      <c r="N16" s="50" t="s">
+      <c r="F16" s="62"/>
+      <c r="G16" s="62"/>
+      <c r="H16" s="62"/>
+      <c r="I16" s="62"/>
+      <c r="J16" s="62"/>
+      <c r="K16" s="62"/>
+      <c r="L16" s="62"/>
+      <c r="M16" s="62"/>
+      <c r="N16" s="77" t="s">
         <v>31</v>
       </c>
-      <c r="O16" s="50"/>
-[...6 lines deleted...]
-      <c r="V16" s="50" t="s">
+      <c r="O16" s="77"/>
+      <c r="P16" s="77"/>
+      <c r="Q16" s="77"/>
+      <c r="R16" s="77"/>
+      <c r="S16" s="77"/>
+      <c r="T16" s="77"/>
+      <c r="U16" s="77"/>
+      <c r="V16" s="77" t="s">
         <v>25</v>
       </c>
-      <c r="W16" s="50"/>
-[...4 lines deleted...]
-      <c r="AB16" s="72" t="s">
+      <c r="W16" s="77"/>
+      <c r="X16" s="77"/>
+      <c r="Y16" s="77"/>
+      <c r="Z16" s="77"/>
+      <c r="AA16" s="77"/>
+      <c r="AB16" s="62" t="s">
         <v>26</v>
       </c>
-      <c r="AC16" s="72"/>
-[...1 lines deleted...]
-      <c r="AE16" s="75"/>
+      <c r="AC16" s="62"/>
+      <c r="AD16" s="62"/>
+      <c r="AE16" s="63"/>
     </row>
     <row r="17" spans="1:31" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="59"/>
-[...29 lines deleted...]
-      <c r="AE17" s="149"/>
+      <c r="A17" s="145"/>
+      <c r="B17" s="146"/>
+      <c r="C17" s="146"/>
+      <c r="D17" s="147"/>
+      <c r="E17" s="52"/>
+      <c r="F17" s="53"/>
+      <c r="G17" s="53"/>
+      <c r="H17" s="53"/>
+      <c r="I17" s="53"/>
+      <c r="J17" s="53"/>
+      <c r="K17" s="53"/>
+      <c r="L17" s="53"/>
+      <c r="M17" s="54"/>
+      <c r="N17" s="58"/>
+      <c r="O17" s="53"/>
+      <c r="P17" s="53"/>
+      <c r="Q17" s="53"/>
+      <c r="R17" s="53"/>
+      <c r="S17" s="53"/>
+      <c r="T17" s="53"/>
+      <c r="U17" s="54"/>
+      <c r="V17" s="58"/>
+      <c r="W17" s="53"/>
+      <c r="X17" s="53"/>
+      <c r="Y17" s="53"/>
+      <c r="Z17" s="53"/>
+      <c r="AA17" s="54"/>
+      <c r="AB17" s="58"/>
+      <c r="AC17" s="53"/>
+      <c r="AD17" s="53"/>
+      <c r="AE17" s="60"/>
     </row>
     <row r="18" spans="1:31" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="62"/>
-[...29 lines deleted...]
-      <c r="AE18" s="141"/>
+      <c r="A18" s="148"/>
+      <c r="B18" s="149"/>
+      <c r="C18" s="149"/>
+      <c r="D18" s="150"/>
+      <c r="E18" s="55"/>
+      <c r="F18" s="56"/>
+      <c r="G18" s="56"/>
+      <c r="H18" s="56"/>
+      <c r="I18" s="56"/>
+      <c r="J18" s="56"/>
+      <c r="K18" s="56"/>
+      <c r="L18" s="56"/>
+      <c r="M18" s="57"/>
+      <c r="N18" s="59"/>
+      <c r="O18" s="56"/>
+      <c r="P18" s="56"/>
+      <c r="Q18" s="56"/>
+      <c r="R18" s="56"/>
+      <c r="S18" s="56"/>
+      <c r="T18" s="56"/>
+      <c r="U18" s="57"/>
+      <c r="V18" s="59"/>
+      <c r="W18" s="56"/>
+      <c r="X18" s="56"/>
+      <c r="Y18" s="56"/>
+      <c r="Z18" s="56"/>
+      <c r="AA18" s="57"/>
+      <c r="AB18" s="59"/>
+      <c r="AC18" s="56"/>
+      <c r="AD18" s="56"/>
+      <c r="AE18" s="61"/>
     </row>
     <row r="19" spans="1:31" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="41" t="s">
+      <c r="A19" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="B19" s="42"/>
-[...2 lines deleted...]
-      <c r="E19" s="49" t="s">
+      <c r="B19" s="26"/>
+      <c r="C19" s="26"/>
+      <c r="D19" s="26"/>
+      <c r="E19" s="140" t="s">
         <v>27</v>
       </c>
-      <c r="F19" s="50"/>
-[...12 lines deleted...]
-      <c r="S19" s="50" t="s">
+      <c r="F19" s="77"/>
+      <c r="G19" s="77"/>
+      <c r="H19" s="77"/>
+      <c r="I19" s="77"/>
+      <c r="J19" s="77"/>
+      <c r="K19" s="77"/>
+      <c r="L19" s="77"/>
+      <c r="M19" s="77"/>
+      <c r="N19" s="77"/>
+      <c r="O19" s="77"/>
+      <c r="P19" s="77"/>
+      <c r="Q19" s="77"/>
+      <c r="R19" s="77"/>
+      <c r="S19" s="77" t="s">
         <v>28</v>
       </c>
-      <c r="T19" s="50"/>
-[...10 lines deleted...]
-      <c r="AE19" s="54"/>
+      <c r="T19" s="77"/>
+      <c r="U19" s="77"/>
+      <c r="V19" s="77"/>
+      <c r="W19" s="77"/>
+      <c r="X19" s="77"/>
+      <c r="Y19" s="77"/>
+      <c r="Z19" s="77"/>
+      <c r="AA19" s="77"/>
+      <c r="AB19" s="77"/>
+      <c r="AC19" s="77"/>
+      <c r="AD19" s="77"/>
+      <c r="AE19" s="141"/>
     </row>
     <row r="20" spans="1:31" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="43"/>
-[...10 lines deleted...]
-      <c r="L20" s="69" t="s">
+      <c r="A20" s="28"/>
+      <c r="B20" s="29"/>
+      <c r="C20" s="29"/>
+      <c r="D20" s="29"/>
+      <c r="E20" s="64"/>
+      <c r="F20" s="65"/>
+      <c r="G20" s="65"/>
+      <c r="H20" s="65"/>
+      <c r="I20" s="65"/>
+      <c r="J20" s="65"/>
+      <c r="K20" s="65"/>
+      <c r="L20" s="78" t="s">
         <v>55</v>
       </c>
-      <c r="M20" s="69"/>
-[...14 lines deleted...]
-      <c r="AB20" s="67" t="s">
+      <c r="M20" s="78"/>
+      <c r="N20" s="78"/>
+      <c r="O20" s="78"/>
+      <c r="P20" s="78"/>
+      <c r="Q20" s="78"/>
+      <c r="R20" s="79"/>
+      <c r="S20" s="151"/>
+      <c r="T20" s="65"/>
+      <c r="U20" s="65"/>
+      <c r="V20" s="65"/>
+      <c r="W20" s="65"/>
+      <c r="X20" s="65"/>
+      <c r="Y20" s="65"/>
+      <c r="Z20" s="65"/>
+      <c r="AA20" s="65"/>
+      <c r="AB20" s="82" t="s">
         <v>54</v>
       </c>
-      <c r="AC20" s="67"/>
-[...1 lines deleted...]
-      <c r="AE20" s="68"/>
+      <c r="AC20" s="82"/>
+      <c r="AD20" s="82"/>
+      <c r="AE20" s="83"/>
     </row>
     <row r="21" spans="1:31" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="43"/>
-[...10 lines deleted...]
-      <c r="L21" s="52" t="s">
+      <c r="A21" s="28"/>
+      <c r="B21" s="29"/>
+      <c r="C21" s="29"/>
+      <c r="D21" s="29"/>
+      <c r="E21" s="43"/>
+      <c r="F21" s="37"/>
+      <c r="G21" s="37"/>
+      <c r="H21" s="37"/>
+      <c r="I21" s="37"/>
+      <c r="J21" s="37"/>
+      <c r="K21" s="37"/>
+      <c r="L21" s="68" t="s">
         <v>56</v>
       </c>
-      <c r="M21" s="52"/>
-[...14 lines deleted...]
-      <c r="AB21" s="52" t="s">
+      <c r="M21" s="68"/>
+      <c r="N21" s="68"/>
+      <c r="O21" s="68"/>
+      <c r="P21" s="68"/>
+      <c r="Q21" s="68"/>
+      <c r="R21" s="85"/>
+      <c r="S21" s="84"/>
+      <c r="T21" s="37"/>
+      <c r="U21" s="37"/>
+      <c r="V21" s="37"/>
+      <c r="W21" s="37"/>
+      <c r="X21" s="37"/>
+      <c r="Y21" s="37"/>
+      <c r="Z21" s="37"/>
+      <c r="AA21" s="37"/>
+      <c r="AB21" s="68" t="s">
         <v>54</v>
       </c>
-      <c r="AC21" s="52"/>
-[...1 lines deleted...]
-      <c r="AE21" s="55"/>
+      <c r="AC21" s="68"/>
+      <c r="AD21" s="68"/>
+      <c r="AE21" s="69"/>
     </row>
     <row r="22" spans="1:31" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="43"/>
-[...13 lines deleted...]
-      <c r="O22" s="52" t="s">
+      <c r="A22" s="28"/>
+      <c r="B22" s="29"/>
+      <c r="C22" s="29"/>
+      <c r="D22" s="29"/>
+      <c r="E22" s="43"/>
+      <c r="F22" s="37"/>
+      <c r="G22" s="37"/>
+      <c r="H22" s="37"/>
+      <c r="I22" s="37"/>
+      <c r="J22" s="37"/>
+      <c r="K22" s="37"/>
+      <c r="L22" s="37"/>
+      <c r="M22" s="37"/>
+      <c r="N22" s="37"/>
+      <c r="O22" s="68" t="s">
         <v>54</v>
       </c>
-      <c r="P22" s="52"/>
-[...11 lines deleted...]
-      <c r="AB22" s="52" t="s">
+      <c r="P22" s="68"/>
+      <c r="Q22" s="68"/>
+      <c r="R22" s="85"/>
+      <c r="S22" s="84"/>
+      <c r="T22" s="37"/>
+      <c r="U22" s="37"/>
+      <c r="V22" s="37"/>
+      <c r="W22" s="37"/>
+      <c r="X22" s="37"/>
+      <c r="Y22" s="37"/>
+      <c r="Z22" s="37"/>
+      <c r="AA22" s="37"/>
+      <c r="AB22" s="68" t="s">
         <v>54</v>
       </c>
-      <c r="AC22" s="52"/>
-[...1 lines deleted...]
-      <c r="AE22" s="55"/>
+      <c r="AC22" s="68"/>
+      <c r="AD22" s="68"/>
+      <c r="AE22" s="69"/>
     </row>
     <row r="23" spans="1:31" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="43"/>
-[...13 lines deleted...]
-      <c r="O23" s="52" t="s">
+      <c r="A23" s="28"/>
+      <c r="B23" s="29"/>
+      <c r="C23" s="29"/>
+      <c r="D23" s="29"/>
+      <c r="E23" s="43"/>
+      <c r="F23" s="37"/>
+      <c r="G23" s="37"/>
+      <c r="H23" s="37"/>
+      <c r="I23" s="37"/>
+      <c r="J23" s="37"/>
+      <c r="K23" s="37"/>
+      <c r="L23" s="37"/>
+      <c r="M23" s="37"/>
+      <c r="N23" s="37"/>
+      <c r="O23" s="68" t="s">
         <v>54</v>
       </c>
-      <c r="P23" s="52"/>
-[...11 lines deleted...]
-      <c r="AB23" s="52" t="s">
+      <c r="P23" s="68"/>
+      <c r="Q23" s="68"/>
+      <c r="R23" s="85"/>
+      <c r="S23" s="84"/>
+      <c r="T23" s="37"/>
+      <c r="U23" s="37"/>
+      <c r="V23" s="37"/>
+      <c r="W23" s="37"/>
+      <c r="X23" s="37"/>
+      <c r="Y23" s="37"/>
+      <c r="Z23" s="37"/>
+      <c r="AA23" s="37"/>
+      <c r="AB23" s="68" t="s">
         <v>54</v>
       </c>
-      <c r="AC23" s="52"/>
-[...1 lines deleted...]
-      <c r="AE23" s="55"/>
+      <c r="AC23" s="68"/>
+      <c r="AD23" s="68"/>
+      <c r="AE23" s="69"/>
     </row>
     <row r="24" spans="1:31" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="43"/>
-[...13 lines deleted...]
-      <c r="O24" s="98" t="s">
+      <c r="A24" s="28"/>
+      <c r="B24" s="29"/>
+      <c r="C24" s="29"/>
+      <c r="D24" s="29"/>
+      <c r="E24" s="75"/>
+      <c r="F24" s="71"/>
+      <c r="G24" s="71"/>
+      <c r="H24" s="71"/>
+      <c r="I24" s="71"/>
+      <c r="J24" s="71"/>
+      <c r="K24" s="71"/>
+      <c r="L24" s="71"/>
+      <c r="M24" s="71"/>
+      <c r="N24" s="71"/>
+      <c r="O24" s="72" t="s">
         <v>54</v>
       </c>
-      <c r="P24" s="98"/>
-[...11 lines deleted...]
-      <c r="AB24" s="98" t="s">
+      <c r="P24" s="72"/>
+      <c r="Q24" s="72"/>
+      <c r="R24" s="74"/>
+      <c r="S24" s="70"/>
+      <c r="T24" s="71"/>
+      <c r="U24" s="71"/>
+      <c r="V24" s="71"/>
+      <c r="W24" s="71"/>
+      <c r="X24" s="71"/>
+      <c r="Y24" s="71"/>
+      <c r="Z24" s="71"/>
+      <c r="AA24" s="71"/>
+      <c r="AB24" s="72" t="s">
         <v>54</v>
       </c>
-      <c r="AC24" s="98"/>
-[...1 lines deleted...]
-      <c r="AE24" s="99"/>
+      <c r="AC24" s="72"/>
+      <c r="AD24" s="72"/>
+      <c r="AE24" s="73"/>
     </row>
     <row r="25" spans="1:31" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="41" t="s">
+      <c r="A25" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="B25" s="42"/>
-[...2 lines deleted...]
-      <c r="E25" s="49" t="s">
+      <c r="B25" s="26"/>
+      <c r="C25" s="26"/>
+      <c r="D25" s="26"/>
+      <c r="E25" s="140" t="s">
         <v>29</v>
       </c>
-      <c r="F25" s="50"/>
-[...12 lines deleted...]
-      <c r="S25" s="50" t="s">
+      <c r="F25" s="77"/>
+      <c r="G25" s="77"/>
+      <c r="H25" s="77"/>
+      <c r="I25" s="77"/>
+      <c r="J25" s="77"/>
+      <c r="K25" s="77"/>
+      <c r="L25" s="77"/>
+      <c r="M25" s="77"/>
+      <c r="N25" s="77"/>
+      <c r="O25" s="77"/>
+      <c r="P25" s="77"/>
+      <c r="Q25" s="77"/>
+      <c r="R25" s="77"/>
+      <c r="S25" s="77" t="s">
         <v>30</v>
       </c>
-      <c r="T25" s="50"/>
-[...10 lines deleted...]
-      <c r="AE25" s="54"/>
+      <c r="T25" s="77"/>
+      <c r="U25" s="77"/>
+      <c r="V25" s="77"/>
+      <c r="W25" s="77"/>
+      <c r="X25" s="77"/>
+      <c r="Y25" s="77"/>
+      <c r="Z25" s="77"/>
+      <c r="AA25" s="77"/>
+      <c r="AB25" s="77"/>
+      <c r="AC25" s="77"/>
+      <c r="AD25" s="77"/>
+      <c r="AE25" s="141"/>
     </row>
     <row r="26" spans="1:31" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="43"/>
-[...13 lines deleted...]
-      <c r="O26" s="69" t="s">
+      <c r="A26" s="28"/>
+      <c r="B26" s="29"/>
+      <c r="C26" s="29"/>
+      <c r="D26" s="29"/>
+      <c r="E26" s="64"/>
+      <c r="F26" s="65"/>
+      <c r="G26" s="65"/>
+      <c r="H26" s="65"/>
+      <c r="I26" s="65"/>
+      <c r="J26" s="65"/>
+      <c r="K26" s="65"/>
+      <c r="L26" s="65"/>
+      <c r="M26" s="65"/>
+      <c r="N26" s="65"/>
+      <c r="O26" s="78" t="s">
         <v>54</v>
       </c>
-      <c r="P26" s="69"/>
-[...10 lines deleted...]
-      <c r="AA26" s="67" t="s">
+      <c r="P26" s="78"/>
+      <c r="Q26" s="78"/>
+      <c r="R26" s="79"/>
+      <c r="S26" s="80"/>
+      <c r="T26" s="81"/>
+      <c r="U26" s="81"/>
+      <c r="V26" s="81"/>
+      <c r="W26" s="81"/>
+      <c r="X26" s="81"/>
+      <c r="Y26" s="81"/>
+      <c r="Z26" s="81"/>
+      <c r="AA26" s="82" t="s">
         <v>46</v>
       </c>
-      <c r="AB26" s="67"/>
-[...2 lines deleted...]
-      <c r="AE26" s="68"/>
+      <c r="AB26" s="82"/>
+      <c r="AC26" s="82"/>
+      <c r="AD26" s="82"/>
+      <c r="AE26" s="83"/>
     </row>
     <row r="27" spans="1:31" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="43"/>
-[...13 lines deleted...]
-      <c r="O27" s="52" t="s">
+      <c r="A27" s="28"/>
+      <c r="B27" s="29"/>
+      <c r="C27" s="29"/>
+      <c r="D27" s="29"/>
+      <c r="E27" s="43"/>
+      <c r="F27" s="37"/>
+      <c r="G27" s="37"/>
+      <c r="H27" s="37"/>
+      <c r="I27" s="37"/>
+      <c r="J27" s="37"/>
+      <c r="K27" s="37"/>
+      <c r="L27" s="37"/>
+      <c r="M27" s="37"/>
+      <c r="N27" s="37"/>
+      <c r="O27" s="68" t="s">
         <v>54</v>
       </c>
-      <c r="P27" s="52"/>
-[...10 lines deleted...]
-      <c r="AA27" s="52" t="s">
+      <c r="P27" s="68"/>
+      <c r="Q27" s="68"/>
+      <c r="R27" s="85"/>
+      <c r="S27" s="84"/>
+      <c r="T27" s="37"/>
+      <c r="U27" s="37"/>
+      <c r="V27" s="37"/>
+      <c r="W27" s="37"/>
+      <c r="X27" s="37"/>
+      <c r="Y27" s="37"/>
+      <c r="Z27" s="37"/>
+      <c r="AA27" s="68" t="s">
         <v>46</v>
       </c>
-      <c r="AB27" s="52"/>
-[...2 lines deleted...]
-      <c r="AE27" s="55"/>
+      <c r="AB27" s="68"/>
+      <c r="AC27" s="68"/>
+      <c r="AD27" s="68"/>
+      <c r="AE27" s="69"/>
     </row>
     <row r="28" spans="1:31" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="45"/>
-[...13 lines deleted...]
-      <c r="O28" s="98" t="s">
+      <c r="A28" s="120"/>
+      <c r="B28" s="121"/>
+      <c r="C28" s="121"/>
+      <c r="D28" s="121"/>
+      <c r="E28" s="75"/>
+      <c r="F28" s="71"/>
+      <c r="G28" s="71"/>
+      <c r="H28" s="71"/>
+      <c r="I28" s="71"/>
+      <c r="J28" s="71"/>
+      <c r="K28" s="71"/>
+      <c r="L28" s="71"/>
+      <c r="M28" s="71"/>
+      <c r="N28" s="71"/>
+      <c r="O28" s="72" t="s">
         <v>54</v>
       </c>
-      <c r="P28" s="98"/>
-[...10 lines deleted...]
-      <c r="AA28" s="98" t="s">
+      <c r="P28" s="72"/>
+      <c r="Q28" s="72"/>
+      <c r="R28" s="74"/>
+      <c r="S28" s="70"/>
+      <c r="T28" s="71"/>
+      <c r="U28" s="71"/>
+      <c r="V28" s="71"/>
+      <c r="W28" s="71"/>
+      <c r="X28" s="71"/>
+      <c r="Y28" s="71"/>
+      <c r="Z28" s="71"/>
+      <c r="AA28" s="72" t="s">
         <v>46</v>
       </c>
-      <c r="AB28" s="98"/>
-[...2 lines deleted...]
-      <c r="AE28" s="99"/>
+      <c r="AB28" s="72"/>
+      <c r="AC28" s="72"/>
+      <c r="AD28" s="72"/>
+      <c r="AE28" s="73"/>
     </row>
     <row r="29" spans="1:31" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="41" t="s">
+      <c r="A29" s="25" t="s">
         <v>32</v>
       </c>
-      <c r="B29" s="42"/>
-[...2 lines deleted...]
-      <c r="E29" s="71" t="s">
+      <c r="B29" s="26"/>
+      <c r="C29" s="26"/>
+      <c r="D29" s="27"/>
+      <c r="E29" s="76" t="s">
         <v>34</v>
       </c>
-      <c r="F29" s="72"/>
-[...6 lines deleted...]
-      <c r="M29" s="50" t="s">
+      <c r="F29" s="62"/>
+      <c r="G29" s="62"/>
+      <c r="H29" s="62"/>
+      <c r="I29" s="62"/>
+      <c r="J29" s="62"/>
+      <c r="K29" s="62"/>
+      <c r="L29" s="62"/>
+      <c r="M29" s="77" t="s">
         <v>35</v>
       </c>
-      <c r="N29" s="50"/>
-[...1 lines deleted...]
-      <c r="P29" s="50" t="s">
+      <c r="N29" s="77"/>
+      <c r="O29" s="77"/>
+      <c r="P29" s="77" t="s">
         <v>33</v>
       </c>
-      <c r="Q29" s="50"/>
-[...1 lines deleted...]
-      <c r="S29" s="50" t="s">
+      <c r="Q29" s="77"/>
+      <c r="R29" s="77"/>
+      <c r="S29" s="77" t="s">
         <v>36</v>
       </c>
-      <c r="T29" s="50"/>
-[...4 lines deleted...]
-      <c r="Y29" s="72" t="s">
+      <c r="T29" s="77"/>
+      <c r="U29" s="77"/>
+      <c r="V29" s="77"/>
+      <c r="W29" s="77"/>
+      <c r="X29" s="77"/>
+      <c r="Y29" s="62" t="s">
         <v>37</v>
       </c>
-      <c r="Z29" s="72"/>
-[...4 lines deleted...]
-      <c r="AE29" s="75"/>
+      <c r="Z29" s="62"/>
+      <c r="AA29" s="62"/>
+      <c r="AB29" s="62"/>
+      <c r="AC29" s="62"/>
+      <c r="AD29" s="62"/>
+      <c r="AE29" s="63"/>
     </row>
     <row r="30" spans="1:31" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="43"/>
-[...29 lines deleted...]
-      <c r="AE30" s="106"/>
+      <c r="A30" s="28"/>
+      <c r="B30" s="29"/>
+      <c r="C30" s="29"/>
+      <c r="D30" s="30"/>
+      <c r="E30" s="64"/>
+      <c r="F30" s="65"/>
+      <c r="G30" s="65"/>
+      <c r="H30" s="65"/>
+      <c r="I30" s="65"/>
+      <c r="J30" s="65"/>
+      <c r="K30" s="65"/>
+      <c r="L30" s="65"/>
+      <c r="M30" s="66"/>
+      <c r="N30" s="66"/>
+      <c r="O30" s="66"/>
+      <c r="P30" s="66"/>
+      <c r="Q30" s="66"/>
+      <c r="R30" s="66"/>
+      <c r="S30" s="66"/>
+      <c r="T30" s="66"/>
+      <c r="U30" s="66"/>
+      <c r="V30" s="66"/>
+      <c r="W30" s="66"/>
+      <c r="X30" s="66"/>
+      <c r="Y30" s="65"/>
+      <c r="Z30" s="65"/>
+      <c r="AA30" s="65"/>
+      <c r="AB30" s="65"/>
+      <c r="AC30" s="65"/>
+      <c r="AD30" s="65"/>
+      <c r="AE30" s="67"/>
     </row>
     <row r="31" spans="1:31" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="43"/>
-[...29 lines deleted...]
-      <c r="AE31" s="112"/>
+      <c r="A31" s="28"/>
+      <c r="B31" s="29"/>
+      <c r="C31" s="29"/>
+      <c r="D31" s="30"/>
+      <c r="E31" s="43"/>
+      <c r="F31" s="37"/>
+      <c r="G31" s="37"/>
+      <c r="H31" s="37"/>
+      <c r="I31" s="37"/>
+      <c r="J31" s="37"/>
+      <c r="K31" s="37"/>
+      <c r="L31" s="37"/>
+      <c r="M31" s="44"/>
+      <c r="N31" s="44"/>
+      <c r="O31" s="44"/>
+      <c r="P31" s="44"/>
+      <c r="Q31" s="44"/>
+      <c r="R31" s="44"/>
+      <c r="S31" s="44"/>
+      <c r="T31" s="44"/>
+      <c r="U31" s="44"/>
+      <c r="V31" s="44"/>
+      <c r="W31" s="44"/>
+      <c r="X31" s="44"/>
+      <c r="Y31" s="37"/>
+      <c r="Z31" s="37"/>
+      <c r="AA31" s="37"/>
+      <c r="AB31" s="37"/>
+      <c r="AC31" s="37"/>
+      <c r="AD31" s="37"/>
+      <c r="AE31" s="38"/>
     </row>
     <row r="32" spans="1:31" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="43"/>
-[...29 lines deleted...]
-      <c r="AE32" s="112"/>
+      <c r="A32" s="28"/>
+      <c r="B32" s="29"/>
+      <c r="C32" s="29"/>
+      <c r="D32" s="30"/>
+      <c r="E32" s="43"/>
+      <c r="F32" s="37"/>
+      <c r="G32" s="37"/>
+      <c r="H32" s="37"/>
+      <c r="I32" s="37"/>
+      <c r="J32" s="37"/>
+      <c r="K32" s="37"/>
+      <c r="L32" s="37"/>
+      <c r="M32" s="44"/>
+      <c r="N32" s="44"/>
+      <c r="O32" s="44"/>
+      <c r="P32" s="44"/>
+      <c r="Q32" s="44"/>
+      <c r="R32" s="44"/>
+      <c r="S32" s="44"/>
+      <c r="T32" s="44"/>
+      <c r="U32" s="44"/>
+      <c r="V32" s="44"/>
+      <c r="W32" s="44"/>
+      <c r="X32" s="44"/>
+      <c r="Y32" s="37"/>
+      <c r="Z32" s="37"/>
+      <c r="AA32" s="37"/>
+      <c r="AB32" s="37"/>
+      <c r="AC32" s="37"/>
+      <c r="AD32" s="37"/>
+      <c r="AE32" s="38"/>
     </row>
     <row r="33" spans="1:31" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="115"/>
-[...29 lines deleted...]
-      <c r="AE33" s="112"/>
+      <c r="A33" s="31"/>
+      <c r="B33" s="32"/>
+      <c r="C33" s="32"/>
+      <c r="D33" s="33"/>
+      <c r="E33" s="43"/>
+      <c r="F33" s="37"/>
+      <c r="G33" s="37"/>
+      <c r="H33" s="37"/>
+      <c r="I33" s="37"/>
+      <c r="J33" s="37"/>
+      <c r="K33" s="37"/>
+      <c r="L33" s="37"/>
+      <c r="M33" s="44"/>
+      <c r="N33" s="44"/>
+      <c r="O33" s="44"/>
+      <c r="P33" s="44"/>
+      <c r="Q33" s="44"/>
+      <c r="R33" s="44"/>
+      <c r="S33" s="44"/>
+      <c r="T33" s="44"/>
+      <c r="U33" s="44"/>
+      <c r="V33" s="44"/>
+      <c r="W33" s="44"/>
+      <c r="X33" s="44"/>
+      <c r="Y33" s="37"/>
+      <c r="Z33" s="37"/>
+      <c r="AA33" s="37"/>
+      <c r="AB33" s="37"/>
+      <c r="AC33" s="37"/>
+      <c r="AD33" s="37"/>
+      <c r="AE33" s="38"/>
     </row>
     <row r="34" spans="1:31" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="118"/>
-[...29 lines deleted...]
-      <c r="AE34" s="124"/>
+      <c r="A34" s="34"/>
+      <c r="B34" s="35"/>
+      <c r="C34" s="35"/>
+      <c r="D34" s="36"/>
+      <c r="E34" s="39"/>
+      <c r="F34" s="40"/>
+      <c r="G34" s="40"/>
+      <c r="H34" s="40"/>
+      <c r="I34" s="40"/>
+      <c r="J34" s="40"/>
+      <c r="K34" s="40"/>
+      <c r="L34" s="40"/>
+      <c r="M34" s="41"/>
+      <c r="N34" s="41"/>
+      <c r="O34" s="41"/>
+      <c r="P34" s="41"/>
+      <c r="Q34" s="41"/>
+      <c r="R34" s="41"/>
+      <c r="S34" s="41"/>
+      <c r="T34" s="41"/>
+      <c r="U34" s="41"/>
+      <c r="V34" s="41"/>
+      <c r="W34" s="41"/>
+      <c r="X34" s="41"/>
+      <c r="Y34" s="40"/>
+      <c r="Z34" s="40"/>
+      <c r="AA34" s="40"/>
+      <c r="AB34" s="40"/>
+      <c r="AC34" s="40"/>
+      <c r="AD34" s="40"/>
+      <c r="AE34" s="42"/>
     </row>
     <row r="35" spans="1:31" s="5" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="5" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="109">
-[...10 lines deleted...]
-    <mergeCell ref="S33:X33"/>
+  <mergeCells count="111">
+    <mergeCell ref="K11:AE11"/>
+    <mergeCell ref="K12:S12"/>
+    <mergeCell ref="Y1:Z2"/>
+    <mergeCell ref="AA1:AE1"/>
+    <mergeCell ref="AA2:AE2"/>
+    <mergeCell ref="X3:AE3"/>
+    <mergeCell ref="I4:V5"/>
+    <mergeCell ref="AA4:AE4"/>
+    <mergeCell ref="A25:D28"/>
+    <mergeCell ref="A19:D24"/>
+    <mergeCell ref="S21:AA21"/>
+    <mergeCell ref="E25:R25"/>
+    <mergeCell ref="E27:N27"/>
+    <mergeCell ref="O27:R27"/>
+    <mergeCell ref="S25:AE25"/>
+    <mergeCell ref="E21:K21"/>
+    <mergeCell ref="AB23:AE23"/>
+    <mergeCell ref="S27:Z27"/>
+    <mergeCell ref="A16:D18"/>
+    <mergeCell ref="E19:R19"/>
+    <mergeCell ref="S20:AA20"/>
+    <mergeCell ref="AB20:AE20"/>
+    <mergeCell ref="L20:R20"/>
+    <mergeCell ref="E16:M16"/>
+    <mergeCell ref="N16:U16"/>
+    <mergeCell ref="S19:AE19"/>
+    <mergeCell ref="E20:K20"/>
+    <mergeCell ref="T12:U12"/>
+    <mergeCell ref="AB16:AE16"/>
+    <mergeCell ref="V16:AA16"/>
+    <mergeCell ref="H13:J13"/>
+    <mergeCell ref="K13:X13"/>
+    <mergeCell ref="A8:G13"/>
+    <mergeCell ref="A14:G14"/>
+    <mergeCell ref="A15:G15"/>
+    <mergeCell ref="Z13:AE13"/>
+    <mergeCell ref="N10:S10"/>
+    <mergeCell ref="K8:M8"/>
+    <mergeCell ref="K9:M10"/>
+    <mergeCell ref="H8:J10"/>
+    <mergeCell ref="V12:AE12"/>
+    <mergeCell ref="H11:J12"/>
+    <mergeCell ref="T9:Y9"/>
+    <mergeCell ref="T10:Y10"/>
+    <mergeCell ref="Z9:AE9"/>
+    <mergeCell ref="Z10:AE10"/>
+    <mergeCell ref="N8:S8"/>
+    <mergeCell ref="T8:Y8"/>
+    <mergeCell ref="Z8:AE8"/>
+    <mergeCell ref="N9:S9"/>
+    <mergeCell ref="AB21:AE21"/>
+    <mergeCell ref="S22:AA22"/>
+    <mergeCell ref="AB22:AE22"/>
+    <mergeCell ref="L21:R21"/>
+    <mergeCell ref="S23:AA23"/>
+    <mergeCell ref="O22:R22"/>
+    <mergeCell ref="E22:N22"/>
+    <mergeCell ref="E23:N23"/>
+    <mergeCell ref="O23:R23"/>
+    <mergeCell ref="AA27:AE27"/>
+    <mergeCell ref="S28:Z28"/>
+    <mergeCell ref="AA28:AE28"/>
+    <mergeCell ref="E26:N26"/>
+    <mergeCell ref="AB24:AE24"/>
+    <mergeCell ref="O24:R24"/>
+    <mergeCell ref="E24:N24"/>
+    <mergeCell ref="E29:L29"/>
+    <mergeCell ref="M29:O29"/>
+    <mergeCell ref="P29:R29"/>
+    <mergeCell ref="S29:X29"/>
+    <mergeCell ref="O26:R26"/>
+    <mergeCell ref="S24:AA24"/>
+    <mergeCell ref="E28:N28"/>
+    <mergeCell ref="O28:R28"/>
+    <mergeCell ref="S26:Z26"/>
+    <mergeCell ref="AA26:AE26"/>
     <mergeCell ref="Y15:Z15"/>
     <mergeCell ref="AA14:AE14"/>
     <mergeCell ref="AA15:AE15"/>
     <mergeCell ref="Y31:AE31"/>
     <mergeCell ref="E32:L32"/>
     <mergeCell ref="M32:O32"/>
     <mergeCell ref="P32:R32"/>
     <mergeCell ref="S32:X32"/>
     <mergeCell ref="Y32:AE32"/>
     <mergeCell ref="Y14:Z14"/>
     <mergeCell ref="E17:M18"/>
     <mergeCell ref="N17:U18"/>
     <mergeCell ref="V17:AA18"/>
     <mergeCell ref="AB17:AE18"/>
     <mergeCell ref="E31:L31"/>
     <mergeCell ref="M31:O31"/>
     <mergeCell ref="P31:R31"/>
     <mergeCell ref="S31:X31"/>
     <mergeCell ref="Y29:AE29"/>
     <mergeCell ref="E30:L30"/>
     <mergeCell ref="M30:O30"/>
     <mergeCell ref="P30:R30"/>
     <mergeCell ref="S30:X30"/>
     <mergeCell ref="Y30:AE30"/>
-    <mergeCell ref="AA27:AE27"/>
-[...72 lines deleted...]
-    <mergeCell ref="S19:AE19"/>
+    <mergeCell ref="A29:D34"/>
+    <mergeCell ref="Y33:AE33"/>
+    <mergeCell ref="E34:L34"/>
+    <mergeCell ref="M34:O34"/>
+    <mergeCell ref="P34:R34"/>
+    <mergeCell ref="S34:X34"/>
+    <mergeCell ref="Y34:AE34"/>
+    <mergeCell ref="E33:L33"/>
+    <mergeCell ref="M33:O33"/>
+    <mergeCell ref="P33:R33"/>
+    <mergeCell ref="S33:X33"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="97" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:AF36"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="AK8" sqref="AK8"/>
+      <selection activeCell="B35" sqref="B35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.88671875" defaultRowHeight="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="16384" width="2.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32" s="30" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="Y1" s="33" t="s">
+    <row r="1" spans="1:32" s="22" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="Y1" s="132" t="s">
         <v>62</v>
       </c>
-      <c r="Z1" s="34"/>
-      <c r="AA1" s="35" t="s">
+      <c r="Z1" s="133"/>
+      <c r="AA1" s="134" t="s">
         <v>63</v>
       </c>
-      <c r="AB1" s="34"/>
-[...7 lines deleted...]
-      <c r="AA2" s="36" t="s">
+      <c r="AB1" s="133"/>
+      <c r="AC1" s="133"/>
+      <c r="AD1" s="133"/>
+      <c r="AE1" s="133"/>
+    </row>
+    <row r="2" spans="1:32" s="22" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="Y2" s="132"/>
+      <c r="Z2" s="133"/>
+      <c r="AA2" s="135" t="s">
         <v>64</v>
       </c>
-      <c r="AB2" s="37"/>
-[...2 lines deleted...]
-      <c r="AE2" s="38"/>
+      <c r="AB2" s="136"/>
+      <c r="AC2" s="136"/>
+      <c r="AD2" s="136"/>
+      <c r="AE2" s="137"/>
     </row>
     <row r="3" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="W3" s="164" t="s">
+      <c r="W3" s="156" t="s">
         <v>12</v>
       </c>
-      <c r="X3" s="164"/>
-[...6 lines deleted...]
-      <c r="AE3" s="164"/>
+      <c r="X3" s="156"/>
+      <c r="Y3" s="156"/>
+      <c r="Z3" s="156"/>
+      <c r="AA3" s="156"/>
+      <c r="AB3" s="156"/>
+      <c r="AC3" s="156"/>
+      <c r="AD3" s="156"/>
+      <c r="AE3" s="156"/>
     </row>
     <row r="4" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="44" t="s">
+      <c r="A4" s="29" t="s">
         <v>9</v>
       </c>
-      <c r="B4" s="44"/>
-[...14 lines deleted...]
-      <c r="AA4" s="164" t="s">
+      <c r="B4" s="29"/>
+      <c r="C4" s="29"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="121"/>
+      <c r="F4" s="121"/>
+      <c r="G4" s="121"/>
+      <c r="H4" s="121"/>
+      <c r="I4" s="121"/>
+      <c r="J4" s="121"/>
+      <c r="K4" s="121"/>
+      <c r="L4" s="121"/>
+      <c r="M4" s="121"/>
+      <c r="N4" s="121"/>
+      <c r="O4" s="121"/>
+      <c r="P4" s="121"/>
+      <c r="AA4" s="156" t="s">
         <v>15</v>
       </c>
-      <c r="AB4" s="164"/>
-[...2 lines deleted...]
-      <c r="AE4" s="164"/>
+      <c r="AB4" s="156"/>
+      <c r="AC4" s="156"/>
+      <c r="AD4" s="156"/>
+      <c r="AE4" s="156"/>
     </row>
     <row r="6" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="41" t="s">
+      <c r="A6" s="25" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="42"/>
-      <c r="C6" s="143" t="s">
+      <c r="B6" s="26"/>
+      <c r="C6" s="53" t="s">
         <v>47</v>
       </c>
-      <c r="D6" s="143"/>
-[...26 lines deleted...]
-      <c r="AE6" s="149"/>
+      <c r="D6" s="53"/>
+      <c r="E6" s="53"/>
+      <c r="F6" s="53"/>
+      <c r="G6" s="53"/>
+      <c r="H6" s="53"/>
+      <c r="I6" s="53"/>
+      <c r="J6" s="53"/>
+      <c r="K6" s="53"/>
+      <c r="L6" s="53"/>
+      <c r="M6" s="53"/>
+      <c r="N6" s="53"/>
+      <c r="O6" s="53"/>
+      <c r="P6" s="53"/>
+      <c r="Q6" s="53"/>
+      <c r="R6" s="53"/>
+      <c r="S6" s="53"/>
+      <c r="T6" s="53"/>
+      <c r="U6" s="53"/>
+      <c r="V6" s="53"/>
+      <c r="W6" s="53"/>
+      <c r="X6" s="53"/>
+      <c r="Y6" s="53"/>
+      <c r="Z6" s="53"/>
+      <c r="AA6" s="53"/>
+      <c r="AB6" s="53"/>
+      <c r="AC6" s="53"/>
+      <c r="AD6" s="53"/>
+      <c r="AE6" s="60"/>
     </row>
     <row r="7" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="45"/>
-[...29 lines deleted...]
-      <c r="AE7" s="141"/>
+      <c r="A7" s="120"/>
+      <c r="B7" s="121"/>
+      <c r="C7" s="56"/>
+      <c r="D7" s="56"/>
+      <c r="E7" s="56"/>
+      <c r="F7" s="56"/>
+      <c r="G7" s="56"/>
+      <c r="H7" s="56"/>
+      <c r="I7" s="56"/>
+      <c r="J7" s="56"/>
+      <c r="K7" s="56"/>
+      <c r="L7" s="56"/>
+      <c r="M7" s="56"/>
+      <c r="N7" s="56"/>
+      <c r="O7" s="56"/>
+      <c r="P7" s="56"/>
+      <c r="Q7" s="56"/>
+      <c r="R7" s="56"/>
+      <c r="S7" s="56"/>
+      <c r="T7" s="56"/>
+      <c r="U7" s="56"/>
+      <c r="V7" s="56"/>
+      <c r="W7" s="56"/>
+      <c r="X7" s="56"/>
+      <c r="Y7" s="56"/>
+      <c r="Z7" s="56"/>
+      <c r="AA7" s="56"/>
+      <c r="AB7" s="56"/>
+      <c r="AC7" s="56"/>
+      <c r="AD7" s="56"/>
+      <c r="AE7" s="61"/>
       <c r="AF7" s="3"/>
     </row>
     <row r="8" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="18"/>
-[...29 lines deleted...]
-      <c r="AE8" s="20"/>
+      <c r="A8" s="16"/>
+      <c r="B8" s="157"/>
+      <c r="C8" s="157"/>
+      <c r="D8" s="157"/>
+      <c r="E8" s="157"/>
+      <c r="F8" s="157"/>
+      <c r="G8" s="157"/>
+      <c r="H8" s="157"/>
+      <c r="I8" s="157"/>
+      <c r="J8" s="157"/>
+      <c r="K8" s="157"/>
+      <c r="L8" s="157"/>
+      <c r="M8" s="157"/>
+      <c r="N8" s="157"/>
+      <c r="O8" s="157"/>
+      <c r="P8" s="157"/>
+      <c r="Q8" s="157"/>
+      <c r="R8" s="157"/>
+      <c r="S8" s="157"/>
+      <c r="T8" s="157"/>
+      <c r="U8" s="157"/>
+      <c r="V8" s="157"/>
+      <c r="W8" s="157"/>
+      <c r="X8" s="157"/>
+      <c r="Y8" s="157"/>
+      <c r="Z8" s="157"/>
+      <c r="AA8" s="157"/>
+      <c r="AB8" s="157"/>
+      <c r="AC8" s="157"/>
+      <c r="AD8" s="157"/>
+      <c r="AE8" s="17"/>
       <c r="AF8" s="3"/>
     </row>
     <row r="9" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="18"/>
-[...29 lines deleted...]
-      <c r="AE9" s="20"/>
+      <c r="A9" s="16"/>
+      <c r="B9" s="158"/>
+      <c r="C9" s="158"/>
+      <c r="D9" s="158"/>
+      <c r="E9" s="158"/>
+      <c r="F9" s="158"/>
+      <c r="G9" s="158"/>
+      <c r="H9" s="158"/>
+      <c r="I9" s="158"/>
+      <c r="J9" s="158"/>
+      <c r="K9" s="158"/>
+      <c r="L9" s="158"/>
+      <c r="M9" s="158"/>
+      <c r="N9" s="158"/>
+      <c r="O9" s="158"/>
+      <c r="P9" s="158"/>
+      <c r="Q9" s="158"/>
+      <c r="R9" s="158"/>
+      <c r="S9" s="158"/>
+      <c r="T9" s="158"/>
+      <c r="U9" s="158"/>
+      <c r="V9" s="158"/>
+      <c r="W9" s="158"/>
+      <c r="X9" s="158"/>
+      <c r="Y9" s="158"/>
+      <c r="Z9" s="158"/>
+      <c r="AA9" s="158"/>
+      <c r="AB9" s="158"/>
+      <c r="AC9" s="158"/>
+      <c r="AD9" s="158"/>
+      <c r="AE9" s="17"/>
       <c r="AF9" s="3"/>
     </row>
     <row r="10" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="18"/>
-[...29 lines deleted...]
-      <c r="AE10" s="20"/>
+      <c r="A10" s="16"/>
+      <c r="B10" s="158"/>
+      <c r="C10" s="158"/>
+      <c r="D10" s="158"/>
+      <c r="E10" s="158"/>
+      <c r="F10" s="158"/>
+      <c r="G10" s="158"/>
+      <c r="H10" s="158"/>
+      <c r="I10" s="158"/>
+      <c r="J10" s="158"/>
+      <c r="K10" s="158"/>
+      <c r="L10" s="158"/>
+      <c r="M10" s="158"/>
+      <c r="N10" s="158"/>
+      <c r="O10" s="158"/>
+      <c r="P10" s="158"/>
+      <c r="Q10" s="158"/>
+      <c r="R10" s="158"/>
+      <c r="S10" s="158"/>
+      <c r="T10" s="158"/>
+      <c r="U10" s="158"/>
+      <c r="V10" s="158"/>
+      <c r="W10" s="158"/>
+      <c r="X10" s="158"/>
+      <c r="Y10" s="158"/>
+      <c r="Z10" s="158"/>
+      <c r="AA10" s="158"/>
+      <c r="AB10" s="158"/>
+      <c r="AC10" s="158"/>
+      <c r="AD10" s="158"/>
+      <c r="AE10" s="17"/>
       <c r="AF10" s="3"/>
     </row>
     <row r="11" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="18"/>
-[...29 lines deleted...]
-      <c r="AE11" s="20"/>
+      <c r="A11" s="16"/>
+      <c r="B11" s="158"/>
+      <c r="C11" s="158"/>
+      <c r="D11" s="158"/>
+      <c r="E11" s="158"/>
+      <c r="F11" s="158"/>
+      <c r="G11" s="158"/>
+      <c r="H11" s="158"/>
+      <c r="I11" s="158"/>
+      <c r="J11" s="158"/>
+      <c r="K11" s="158"/>
+      <c r="L11" s="158"/>
+      <c r="M11" s="158"/>
+      <c r="N11" s="158"/>
+      <c r="O11" s="158"/>
+      <c r="P11" s="158"/>
+      <c r="Q11" s="158"/>
+      <c r="R11" s="158"/>
+      <c r="S11" s="158"/>
+      <c r="T11" s="158"/>
+      <c r="U11" s="158"/>
+      <c r="V11" s="158"/>
+      <c r="W11" s="158"/>
+      <c r="X11" s="158"/>
+      <c r="Y11" s="158"/>
+      <c r="Z11" s="158"/>
+      <c r="AA11" s="158"/>
+      <c r="AB11" s="158"/>
+      <c r="AC11" s="158"/>
+      <c r="AD11" s="158"/>
+      <c r="AE11" s="17"/>
       <c r="AF11" s="3"/>
     </row>
     <row r="12" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="18"/>
-[...29 lines deleted...]
-      <c r="AE12" s="20"/>
+      <c r="A12" s="16"/>
+      <c r="B12" s="158"/>
+      <c r="C12" s="158"/>
+      <c r="D12" s="158"/>
+      <c r="E12" s="158"/>
+      <c r="F12" s="158"/>
+      <c r="G12" s="158"/>
+      <c r="H12" s="158"/>
+      <c r="I12" s="158"/>
+      <c r="J12" s="158"/>
+      <c r="K12" s="158"/>
+      <c r="L12" s="158"/>
+      <c r="M12" s="158"/>
+      <c r="N12" s="158"/>
+      <c r="O12" s="158"/>
+      <c r="P12" s="158"/>
+      <c r="Q12" s="158"/>
+      <c r="R12" s="158"/>
+      <c r="S12" s="158"/>
+      <c r="T12" s="158"/>
+      <c r="U12" s="158"/>
+      <c r="V12" s="158"/>
+      <c r="W12" s="158"/>
+      <c r="X12" s="158"/>
+      <c r="Y12" s="158"/>
+      <c r="Z12" s="158"/>
+      <c r="AA12" s="158"/>
+      <c r="AB12" s="158"/>
+      <c r="AC12" s="158"/>
+      <c r="AD12" s="158"/>
+      <c r="AE12" s="17"/>
       <c r="AF12" s="3"/>
     </row>
     <row r="13" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="18"/>
-[...29 lines deleted...]
-      <c r="AE13" s="20"/>
+      <c r="A13" s="16"/>
+      <c r="B13" s="158"/>
+      <c r="C13" s="158"/>
+      <c r="D13" s="158"/>
+      <c r="E13" s="158"/>
+      <c r="F13" s="158"/>
+      <c r="G13" s="158"/>
+      <c r="H13" s="158"/>
+      <c r="I13" s="158"/>
+      <c r="J13" s="158"/>
+      <c r="K13" s="158"/>
+      <c r="L13" s="158"/>
+      <c r="M13" s="158"/>
+      <c r="N13" s="158"/>
+      <c r="O13" s="158"/>
+      <c r="P13" s="158"/>
+      <c r="Q13" s="158"/>
+      <c r="R13" s="158"/>
+      <c r="S13" s="158"/>
+      <c r="T13" s="158"/>
+      <c r="U13" s="158"/>
+      <c r="V13" s="158"/>
+      <c r="W13" s="158"/>
+      <c r="X13" s="158"/>
+      <c r="Y13" s="158"/>
+      <c r="Z13" s="158"/>
+      <c r="AA13" s="158"/>
+      <c r="AB13" s="158"/>
+      <c r="AC13" s="158"/>
+      <c r="AD13" s="158"/>
+      <c r="AE13" s="17"/>
       <c r="AF13" s="3"/>
     </row>
     <row r="14" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="18"/>
-[...29 lines deleted...]
-      <c r="AE14" s="20"/>
+      <c r="A14" s="16"/>
+      <c r="B14" s="158"/>
+      <c r="C14" s="158"/>
+      <c r="D14" s="158"/>
+      <c r="E14" s="158"/>
+      <c r="F14" s="158"/>
+      <c r="G14" s="158"/>
+      <c r="H14" s="158"/>
+      <c r="I14" s="158"/>
+      <c r="J14" s="158"/>
+      <c r="K14" s="158"/>
+      <c r="L14" s="158"/>
+      <c r="M14" s="158"/>
+      <c r="N14" s="158"/>
+      <c r="O14" s="158"/>
+      <c r="P14" s="158"/>
+      <c r="Q14" s="158"/>
+      <c r="R14" s="158"/>
+      <c r="S14" s="158"/>
+      <c r="T14" s="158"/>
+      <c r="U14" s="158"/>
+      <c r="V14" s="158"/>
+      <c r="W14" s="158"/>
+      <c r="X14" s="158"/>
+      <c r="Y14" s="158"/>
+      <c r="Z14" s="158"/>
+      <c r="AA14" s="158"/>
+      <c r="AB14" s="158"/>
+      <c r="AC14" s="158"/>
+      <c r="AD14" s="158"/>
+      <c r="AE14" s="17"/>
       <c r="AF14" s="3"/>
     </row>
     <row r="15" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="18"/>
-[...29 lines deleted...]
-      <c r="AE15" s="20"/>
+      <c r="A15" s="16"/>
+      <c r="B15" s="158"/>
+      <c r="C15" s="158"/>
+      <c r="D15" s="158"/>
+      <c r="E15" s="158"/>
+      <c r="F15" s="158"/>
+      <c r="G15" s="158"/>
+      <c r="H15" s="158"/>
+      <c r="I15" s="158"/>
+      <c r="J15" s="158"/>
+      <c r="K15" s="158"/>
+      <c r="L15" s="158"/>
+      <c r="M15" s="158"/>
+      <c r="N15" s="158"/>
+      <c r="O15" s="158"/>
+      <c r="P15" s="158"/>
+      <c r="Q15" s="158"/>
+      <c r="R15" s="158"/>
+      <c r="S15" s="158"/>
+      <c r="T15" s="158"/>
+      <c r="U15" s="158"/>
+      <c r="V15" s="158"/>
+      <c r="W15" s="158"/>
+      <c r="X15" s="158"/>
+      <c r="Y15" s="158"/>
+      <c r="Z15" s="158"/>
+      <c r="AA15" s="158"/>
+      <c r="AB15" s="158"/>
+      <c r="AC15" s="158"/>
+      <c r="AD15" s="158"/>
+      <c r="AE15" s="17"/>
     </row>
     <row r="16" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="18"/>
-[...29 lines deleted...]
-      <c r="AE16" s="20"/>
+      <c r="A16" s="16"/>
+      <c r="B16" s="158"/>
+      <c r="C16" s="158"/>
+      <c r="D16" s="158"/>
+      <c r="E16" s="158"/>
+      <c r="F16" s="158"/>
+      <c r="G16" s="158"/>
+      <c r="H16" s="158"/>
+      <c r="I16" s="158"/>
+      <c r="J16" s="158"/>
+      <c r="K16" s="158"/>
+      <c r="L16" s="158"/>
+      <c r="M16" s="158"/>
+      <c r="N16" s="158"/>
+      <c r="O16" s="158"/>
+      <c r="P16" s="158"/>
+      <c r="Q16" s="158"/>
+      <c r="R16" s="158"/>
+      <c r="S16" s="158"/>
+      <c r="T16" s="158"/>
+      <c r="U16" s="158"/>
+      <c r="V16" s="158"/>
+      <c r="W16" s="158"/>
+      <c r="X16" s="158"/>
+      <c r="Y16" s="158"/>
+      <c r="Z16" s="158"/>
+      <c r="AA16" s="158"/>
+      <c r="AB16" s="158"/>
+      <c r="AC16" s="158"/>
+      <c r="AD16" s="158"/>
+      <c r="AE16" s="17"/>
     </row>
     <row r="17" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="18"/>
-[...29 lines deleted...]
-      <c r="AE17" s="20"/>
+      <c r="A17" s="16"/>
+      <c r="B17" s="158"/>
+      <c r="C17" s="158"/>
+      <c r="D17" s="158"/>
+      <c r="E17" s="158"/>
+      <c r="F17" s="158"/>
+      <c r="G17" s="158"/>
+      <c r="H17" s="158"/>
+      <c r="I17" s="158"/>
+      <c r="J17" s="158"/>
+      <c r="K17" s="158"/>
+      <c r="L17" s="158"/>
+      <c r="M17" s="158"/>
+      <c r="N17" s="158"/>
+      <c r="O17" s="158"/>
+      <c r="P17" s="158"/>
+      <c r="Q17" s="158"/>
+      <c r="R17" s="158"/>
+      <c r="S17" s="158"/>
+      <c r="T17" s="158"/>
+      <c r="U17" s="158"/>
+      <c r="V17" s="158"/>
+      <c r="W17" s="158"/>
+      <c r="X17" s="158"/>
+      <c r="Y17" s="158"/>
+      <c r="Z17" s="158"/>
+      <c r="AA17" s="158"/>
+      <c r="AB17" s="158"/>
+      <c r="AC17" s="158"/>
+      <c r="AD17" s="158"/>
+      <c r="AE17" s="17"/>
     </row>
     <row r="18" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="21"/>
-[...29 lines deleted...]
-      <c r="AE18" s="23"/>
+      <c r="A18" s="18"/>
+      <c r="B18" s="159"/>
+      <c r="C18" s="159"/>
+      <c r="D18" s="159"/>
+      <c r="E18" s="159"/>
+      <c r="F18" s="159"/>
+      <c r="G18" s="159"/>
+      <c r="H18" s="159"/>
+      <c r="I18" s="159"/>
+      <c r="J18" s="159"/>
+      <c r="K18" s="159"/>
+      <c r="L18" s="159"/>
+      <c r="M18" s="159"/>
+      <c r="N18" s="159"/>
+      <c r="O18" s="159"/>
+      <c r="P18" s="159"/>
+      <c r="Q18" s="159"/>
+      <c r="R18" s="159"/>
+      <c r="S18" s="159"/>
+      <c r="T18" s="159"/>
+      <c r="U18" s="159"/>
+      <c r="V18" s="159"/>
+      <c r="W18" s="159"/>
+      <c r="X18" s="159"/>
+      <c r="Y18" s="159"/>
+      <c r="Z18" s="159"/>
+      <c r="AA18" s="159"/>
+      <c r="AB18" s="159"/>
+      <c r="AC18" s="159"/>
+      <c r="AD18" s="159"/>
+      <c r="AE18" s="19"/>
     </row>
     <row r="19" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="41" t="s">
+      <c r="A19" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="B19" s="42"/>
-      <c r="C19" s="160" t="s">
+      <c r="B19" s="26"/>
+      <c r="C19" s="152" t="s">
         <v>48</v>
       </c>
-      <c r="D19" s="160"/>
-[...26 lines deleted...]
-      <c r="AE19" s="161"/>
+      <c r="D19" s="152"/>
+      <c r="E19" s="152"/>
+      <c r="F19" s="152"/>
+      <c r="G19" s="152"/>
+      <c r="H19" s="152"/>
+      <c r="I19" s="152"/>
+      <c r="J19" s="152"/>
+      <c r="K19" s="152"/>
+      <c r="L19" s="152"/>
+      <c r="M19" s="152"/>
+      <c r="N19" s="152"/>
+      <c r="O19" s="152"/>
+      <c r="P19" s="152"/>
+      <c r="Q19" s="152"/>
+      <c r="R19" s="152"/>
+      <c r="S19" s="152"/>
+      <c r="T19" s="152"/>
+      <c r="U19" s="152"/>
+      <c r="V19" s="152"/>
+      <c r="W19" s="152"/>
+      <c r="X19" s="152"/>
+      <c r="Y19" s="152"/>
+      <c r="Z19" s="152"/>
+      <c r="AA19" s="152"/>
+      <c r="AB19" s="152"/>
+      <c r="AC19" s="152"/>
+      <c r="AD19" s="152"/>
+      <c r="AE19" s="153"/>
     </row>
     <row r="20" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="45"/>
-[...29 lines deleted...]
-      <c r="AE20" s="163"/>
+      <c r="A20" s="120"/>
+      <c r="B20" s="121"/>
+      <c r="C20" s="154"/>
+      <c r="D20" s="154"/>
+      <c r="E20" s="154"/>
+      <c r="F20" s="154"/>
+      <c r="G20" s="154"/>
+      <c r="H20" s="154"/>
+      <c r="I20" s="154"/>
+      <c r="J20" s="154"/>
+      <c r="K20" s="154"/>
+      <c r="L20" s="154"/>
+      <c r="M20" s="154"/>
+      <c r="N20" s="154"/>
+      <c r="O20" s="154"/>
+      <c r="P20" s="154"/>
+      <c r="Q20" s="154"/>
+      <c r="R20" s="154"/>
+      <c r="S20" s="154"/>
+      <c r="T20" s="154"/>
+      <c r="U20" s="154"/>
+      <c r="V20" s="154"/>
+      <c r="W20" s="154"/>
+      <c r="X20" s="154"/>
+      <c r="Y20" s="154"/>
+      <c r="Z20" s="154"/>
+      <c r="AA20" s="154"/>
+      <c r="AB20" s="154"/>
+      <c r="AC20" s="154"/>
+      <c r="AD20" s="154"/>
+      <c r="AE20" s="155"/>
       <c r="AF20" s="3"/>
     </row>
     <row r="21" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="18"/>
-[...29 lines deleted...]
-      <c r="AE21" s="20"/>
+      <c r="A21" s="16"/>
+      <c r="B21" s="157"/>
+      <c r="C21" s="157"/>
+      <c r="D21" s="157"/>
+      <c r="E21" s="157"/>
+      <c r="F21" s="157"/>
+      <c r="G21" s="157"/>
+      <c r="H21" s="157"/>
+      <c r="I21" s="157"/>
+      <c r="J21" s="157"/>
+      <c r="K21" s="157"/>
+      <c r="L21" s="157"/>
+      <c r="M21" s="157"/>
+      <c r="N21" s="157"/>
+      <c r="O21" s="157"/>
+      <c r="P21" s="157"/>
+      <c r="Q21" s="157"/>
+      <c r="R21" s="157"/>
+      <c r="S21" s="157"/>
+      <c r="T21" s="157"/>
+      <c r="U21" s="157"/>
+      <c r="V21" s="157"/>
+      <c r="W21" s="157"/>
+      <c r="X21" s="157"/>
+      <c r="Y21" s="157"/>
+      <c r="Z21" s="157"/>
+      <c r="AA21" s="157"/>
+      <c r="AB21" s="157"/>
+      <c r="AC21" s="157"/>
+      <c r="AD21" s="157"/>
+      <c r="AE21" s="17"/>
       <c r="AF21" s="3"/>
     </row>
     <row r="22" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="18"/>
-[...29 lines deleted...]
-      <c r="AE22" s="20"/>
+      <c r="A22" s="16"/>
+      <c r="B22" s="158"/>
+      <c r="C22" s="158"/>
+      <c r="D22" s="158"/>
+      <c r="E22" s="158"/>
+      <c r="F22" s="158"/>
+      <c r="G22" s="158"/>
+      <c r="H22" s="158"/>
+      <c r="I22" s="158"/>
+      <c r="J22" s="158"/>
+      <c r="K22" s="158"/>
+      <c r="L22" s="158"/>
+      <c r="M22" s="158"/>
+      <c r="N22" s="158"/>
+      <c r="O22" s="158"/>
+      <c r="P22" s="158"/>
+      <c r="Q22" s="158"/>
+      <c r="R22" s="158"/>
+      <c r="S22" s="158"/>
+      <c r="T22" s="158"/>
+      <c r="U22" s="158"/>
+      <c r="V22" s="158"/>
+      <c r="W22" s="158"/>
+      <c r="X22" s="158"/>
+      <c r="Y22" s="158"/>
+      <c r="Z22" s="158"/>
+      <c r="AA22" s="158"/>
+      <c r="AB22" s="158"/>
+      <c r="AC22" s="158"/>
+      <c r="AD22" s="158"/>
+      <c r="AE22" s="17"/>
       <c r="AF22" s="3"/>
     </row>
     <row r="23" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="18"/>
-[...29 lines deleted...]
-      <c r="AE23" s="20"/>
+      <c r="A23" s="16"/>
+      <c r="B23" s="158"/>
+      <c r="C23" s="158"/>
+      <c r="D23" s="158"/>
+      <c r="E23" s="158"/>
+      <c r="F23" s="158"/>
+      <c r="G23" s="158"/>
+      <c r="H23" s="158"/>
+      <c r="I23" s="158"/>
+      <c r="J23" s="158"/>
+      <c r="K23" s="158"/>
+      <c r="L23" s="158"/>
+      <c r="M23" s="158"/>
+      <c r="N23" s="158"/>
+      <c r="O23" s="158"/>
+      <c r="P23" s="158"/>
+      <c r="Q23" s="158"/>
+      <c r="R23" s="158"/>
+      <c r="S23" s="158"/>
+      <c r="T23" s="158"/>
+      <c r="U23" s="158"/>
+      <c r="V23" s="158"/>
+      <c r="W23" s="158"/>
+      <c r="X23" s="158"/>
+      <c r="Y23" s="158"/>
+      <c r="Z23" s="158"/>
+      <c r="AA23" s="158"/>
+      <c r="AB23" s="158"/>
+      <c r="AC23" s="158"/>
+      <c r="AD23" s="158"/>
+      <c r="AE23" s="17"/>
       <c r="AF23" s="3"/>
     </row>
     <row r="24" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="18"/>
-[...29 lines deleted...]
-      <c r="AE24" s="20"/>
+      <c r="A24" s="16"/>
+      <c r="B24" s="158"/>
+      <c r="C24" s="158"/>
+      <c r="D24" s="158"/>
+      <c r="E24" s="158"/>
+      <c r="F24" s="158"/>
+      <c r="G24" s="158"/>
+      <c r="H24" s="158"/>
+      <c r="I24" s="158"/>
+      <c r="J24" s="158"/>
+      <c r="K24" s="158"/>
+      <c r="L24" s="158"/>
+      <c r="M24" s="158"/>
+      <c r="N24" s="158"/>
+      <c r="O24" s="158"/>
+      <c r="P24" s="158"/>
+      <c r="Q24" s="158"/>
+      <c r="R24" s="158"/>
+      <c r="S24" s="158"/>
+      <c r="T24" s="158"/>
+      <c r="U24" s="158"/>
+      <c r="V24" s="158"/>
+      <c r="W24" s="158"/>
+      <c r="X24" s="158"/>
+      <c r="Y24" s="158"/>
+      <c r="Z24" s="158"/>
+      <c r="AA24" s="158"/>
+      <c r="AB24" s="158"/>
+      <c r="AC24" s="158"/>
+      <c r="AD24" s="158"/>
+      <c r="AE24" s="17"/>
       <c r="AF24" s="3"/>
     </row>
     <row r="25" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="18"/>
-[...29 lines deleted...]
-      <c r="AE25" s="20"/>
+      <c r="A25" s="16"/>
+      <c r="B25" s="158"/>
+      <c r="C25" s="158"/>
+      <c r="D25" s="158"/>
+      <c r="E25" s="158"/>
+      <c r="F25" s="158"/>
+      <c r="G25" s="158"/>
+      <c r="H25" s="158"/>
+      <c r="I25" s="158"/>
+      <c r="J25" s="158"/>
+      <c r="K25" s="158"/>
+      <c r="L25" s="158"/>
+      <c r="M25" s="158"/>
+      <c r="N25" s="158"/>
+      <c r="O25" s="158"/>
+      <c r="P25" s="158"/>
+      <c r="Q25" s="158"/>
+      <c r="R25" s="158"/>
+      <c r="S25" s="158"/>
+      <c r="T25" s="158"/>
+      <c r="U25" s="158"/>
+      <c r="V25" s="158"/>
+      <c r="W25" s="158"/>
+      <c r="X25" s="158"/>
+      <c r="Y25" s="158"/>
+      <c r="Z25" s="158"/>
+      <c r="AA25" s="158"/>
+      <c r="AB25" s="158"/>
+      <c r="AC25" s="158"/>
+      <c r="AD25" s="158"/>
+      <c r="AE25" s="17"/>
       <c r="AF25" s="3"/>
     </row>
     <row r="26" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="18"/>
-[...29 lines deleted...]
-      <c r="AE26" s="20"/>
+      <c r="A26" s="16"/>
+      <c r="B26" s="158"/>
+      <c r="C26" s="158"/>
+      <c r="D26" s="158"/>
+      <c r="E26" s="158"/>
+      <c r="F26" s="158"/>
+      <c r="G26" s="158"/>
+      <c r="H26" s="158"/>
+      <c r="I26" s="158"/>
+      <c r="J26" s="158"/>
+      <c r="K26" s="158"/>
+      <c r="L26" s="158"/>
+      <c r="M26" s="158"/>
+      <c r="N26" s="158"/>
+      <c r="O26" s="158"/>
+      <c r="P26" s="158"/>
+      <c r="Q26" s="158"/>
+      <c r="R26" s="158"/>
+      <c r="S26" s="158"/>
+      <c r="T26" s="158"/>
+      <c r="U26" s="158"/>
+      <c r="V26" s="158"/>
+      <c r="W26" s="158"/>
+      <c r="X26" s="158"/>
+      <c r="Y26" s="158"/>
+      <c r="Z26" s="158"/>
+      <c r="AA26" s="158"/>
+      <c r="AB26" s="158"/>
+      <c r="AC26" s="158"/>
+      <c r="AD26" s="158"/>
+      <c r="AE26" s="17"/>
       <c r="AF26" s="3"/>
     </row>
     <row r="27" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="18"/>
-[...29 lines deleted...]
-      <c r="AE27" s="20"/>
+      <c r="A27" s="16"/>
+      <c r="B27" s="158"/>
+      <c r="C27" s="158"/>
+      <c r="D27" s="158"/>
+      <c r="E27" s="158"/>
+      <c r="F27" s="158"/>
+      <c r="G27" s="158"/>
+      <c r="H27" s="158"/>
+      <c r="I27" s="158"/>
+      <c r="J27" s="158"/>
+      <c r="K27" s="158"/>
+      <c r="L27" s="158"/>
+      <c r="M27" s="158"/>
+      <c r="N27" s="158"/>
+      <c r="O27" s="158"/>
+      <c r="P27" s="158"/>
+      <c r="Q27" s="158"/>
+      <c r="R27" s="158"/>
+      <c r="S27" s="158"/>
+      <c r="T27" s="158"/>
+      <c r="U27" s="158"/>
+      <c r="V27" s="158"/>
+      <c r="W27" s="158"/>
+      <c r="X27" s="158"/>
+      <c r="Y27" s="158"/>
+      <c r="Z27" s="158"/>
+      <c r="AA27" s="158"/>
+      <c r="AB27" s="158"/>
+      <c r="AC27" s="158"/>
+      <c r="AD27" s="158"/>
+      <c r="AE27" s="17"/>
       <c r="AF27" s="3"/>
     </row>
     <row r="28" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="18"/>
-[...29 lines deleted...]
-      <c r="AE28" s="20"/>
+      <c r="A28" s="16"/>
+      <c r="B28" s="158"/>
+      <c r="C28" s="158"/>
+      <c r="D28" s="158"/>
+      <c r="E28" s="158"/>
+      <c r="F28" s="158"/>
+      <c r="G28" s="158"/>
+      <c r="H28" s="158"/>
+      <c r="I28" s="158"/>
+      <c r="J28" s="158"/>
+      <c r="K28" s="158"/>
+      <c r="L28" s="158"/>
+      <c r="M28" s="158"/>
+      <c r="N28" s="158"/>
+      <c r="O28" s="158"/>
+      <c r="P28" s="158"/>
+      <c r="Q28" s="158"/>
+      <c r="R28" s="158"/>
+      <c r="S28" s="158"/>
+      <c r="T28" s="158"/>
+      <c r="U28" s="158"/>
+      <c r="V28" s="158"/>
+      <c r="W28" s="158"/>
+      <c r="X28" s="158"/>
+      <c r="Y28" s="158"/>
+      <c r="Z28" s="158"/>
+      <c r="AA28" s="158"/>
+      <c r="AB28" s="158"/>
+      <c r="AC28" s="158"/>
+      <c r="AD28" s="158"/>
+      <c r="AE28" s="17"/>
       <c r="AF28" s="3"/>
     </row>
     <row r="29" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="18"/>
-[...29 lines deleted...]
-      <c r="AE29" s="20"/>
+      <c r="A29" s="16"/>
+      <c r="B29" s="158"/>
+      <c r="C29" s="158"/>
+      <c r="D29" s="158"/>
+      <c r="E29" s="158"/>
+      <c r="F29" s="158"/>
+      <c r="G29" s="158"/>
+      <c r="H29" s="158"/>
+      <c r="I29" s="158"/>
+      <c r="J29" s="158"/>
+      <c r="K29" s="158"/>
+      <c r="L29" s="158"/>
+      <c r="M29" s="158"/>
+      <c r="N29" s="158"/>
+      <c r="O29" s="158"/>
+      <c r="P29" s="158"/>
+      <c r="Q29" s="158"/>
+      <c r="R29" s="158"/>
+      <c r="S29" s="158"/>
+      <c r="T29" s="158"/>
+      <c r="U29" s="158"/>
+      <c r="V29" s="158"/>
+      <c r="W29" s="158"/>
+      <c r="X29" s="158"/>
+      <c r="Y29" s="158"/>
+      <c r="Z29" s="158"/>
+      <c r="AA29" s="158"/>
+      <c r="AB29" s="158"/>
+      <c r="AC29" s="158"/>
+      <c r="AD29" s="158"/>
+      <c r="AE29" s="17"/>
       <c r="AF29" s="3"/>
     </row>
     <row r="30" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="18"/>
-[...29 lines deleted...]
-      <c r="AE30" s="20"/>
+      <c r="A30" s="16"/>
+      <c r="B30" s="158"/>
+      <c r="C30" s="158"/>
+      <c r="D30" s="158"/>
+      <c r="E30" s="158"/>
+      <c r="F30" s="158"/>
+      <c r="G30" s="158"/>
+      <c r="H30" s="158"/>
+      <c r="I30" s="158"/>
+      <c r="J30" s="158"/>
+      <c r="K30" s="158"/>
+      <c r="L30" s="158"/>
+      <c r="M30" s="158"/>
+      <c r="N30" s="158"/>
+      <c r="O30" s="158"/>
+      <c r="P30" s="158"/>
+      <c r="Q30" s="158"/>
+      <c r="R30" s="158"/>
+      <c r="S30" s="158"/>
+      <c r="T30" s="158"/>
+      <c r="U30" s="158"/>
+      <c r="V30" s="158"/>
+      <c r="W30" s="158"/>
+      <c r="X30" s="158"/>
+      <c r="Y30" s="158"/>
+      <c r="Z30" s="158"/>
+      <c r="AA30" s="158"/>
+      <c r="AB30" s="158"/>
+      <c r="AC30" s="158"/>
+      <c r="AD30" s="158"/>
+      <c r="AE30" s="17"/>
       <c r="AF30" s="3"/>
     </row>
     <row r="31" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="18"/>
-[...29 lines deleted...]
-      <c r="AE31" s="20"/>
+      <c r="A31" s="16"/>
+      <c r="B31" s="158"/>
+      <c r="C31" s="158"/>
+      <c r="D31" s="158"/>
+      <c r="E31" s="158"/>
+      <c r="F31" s="158"/>
+      <c r="G31" s="158"/>
+      <c r="H31" s="158"/>
+      <c r="I31" s="158"/>
+      <c r="J31" s="158"/>
+      <c r="K31" s="158"/>
+      <c r="L31" s="158"/>
+      <c r="M31" s="158"/>
+      <c r="N31" s="158"/>
+      <c r="O31" s="158"/>
+      <c r="P31" s="158"/>
+      <c r="Q31" s="158"/>
+      <c r="R31" s="158"/>
+      <c r="S31" s="158"/>
+      <c r="T31" s="158"/>
+      <c r="U31" s="158"/>
+      <c r="V31" s="158"/>
+      <c r="W31" s="158"/>
+      <c r="X31" s="158"/>
+      <c r="Y31" s="158"/>
+      <c r="Z31" s="158"/>
+      <c r="AA31" s="158"/>
+      <c r="AB31" s="158"/>
+      <c r="AC31" s="158"/>
+      <c r="AD31" s="158"/>
+      <c r="AE31" s="17"/>
       <c r="AF31" s="3"/>
     </row>
     <row r="32" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="18"/>
-[...29 lines deleted...]
-      <c r="AE32" s="20"/>
+      <c r="A32" s="16"/>
+      <c r="B32" s="158"/>
+      <c r="C32" s="158"/>
+      <c r="D32" s="158"/>
+      <c r="E32" s="158"/>
+      <c r="F32" s="158"/>
+      <c r="G32" s="158"/>
+      <c r="H32" s="158"/>
+      <c r="I32" s="158"/>
+      <c r="J32" s="158"/>
+      <c r="K32" s="158"/>
+      <c r="L32" s="158"/>
+      <c r="M32" s="158"/>
+      <c r="N32" s="158"/>
+      <c r="O32" s="158"/>
+      <c r="P32" s="158"/>
+      <c r="Q32" s="158"/>
+      <c r="R32" s="158"/>
+      <c r="S32" s="158"/>
+      <c r="T32" s="158"/>
+      <c r="U32" s="158"/>
+      <c r="V32" s="158"/>
+      <c r="W32" s="158"/>
+      <c r="X32" s="158"/>
+      <c r="Y32" s="158"/>
+      <c r="Z32" s="158"/>
+      <c r="AA32" s="158"/>
+      <c r="AB32" s="158"/>
+      <c r="AC32" s="158"/>
+      <c r="AD32" s="158"/>
+      <c r="AE32" s="17"/>
     </row>
     <row r="33" spans="1:31" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="18"/>
-[...29 lines deleted...]
-      <c r="AE33" s="20"/>
+      <c r="A33" s="16"/>
+      <c r="B33" s="158"/>
+      <c r="C33" s="158"/>
+      <c r="D33" s="158"/>
+      <c r="E33" s="158"/>
+      <c r="F33" s="158"/>
+      <c r="G33" s="158"/>
+      <c r="H33" s="158"/>
+      <c r="I33" s="158"/>
+      <c r="J33" s="158"/>
+      <c r="K33" s="158"/>
+      <c r="L33" s="158"/>
+      <c r="M33" s="158"/>
+      <c r="N33" s="158"/>
+      <c r="O33" s="158"/>
+      <c r="P33" s="158"/>
+      <c r="Q33" s="158"/>
+      <c r="R33" s="158"/>
+      <c r="S33" s="158"/>
+      <c r="T33" s="158"/>
+      <c r="U33" s="158"/>
+      <c r="V33" s="158"/>
+      <c r="W33" s="158"/>
+      <c r="X33" s="158"/>
+      <c r="Y33" s="158"/>
+      <c r="Z33" s="158"/>
+      <c r="AA33" s="158"/>
+      <c r="AB33" s="158"/>
+      <c r="AC33" s="158"/>
+      <c r="AD33" s="158"/>
+      <c r="AE33" s="17"/>
     </row>
     <row r="34" spans="1:31" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="21"/>
-[...29 lines deleted...]
-      <c r="AE34" s="23"/>
+      <c r="A34" s="18"/>
+      <c r="B34" s="159"/>
+      <c r="C34" s="159"/>
+      <c r="D34" s="159"/>
+      <c r="E34" s="159"/>
+      <c r="F34" s="159"/>
+      <c r="G34" s="159"/>
+      <c r="H34" s="159"/>
+      <c r="I34" s="159"/>
+      <c r="J34" s="159"/>
+      <c r="K34" s="159"/>
+      <c r="L34" s="159"/>
+      <c r="M34" s="159"/>
+      <c r="N34" s="159"/>
+      <c r="O34" s="159"/>
+      <c r="P34" s="159"/>
+      <c r="Q34" s="159"/>
+      <c r="R34" s="159"/>
+      <c r="S34" s="159"/>
+      <c r="T34" s="159"/>
+      <c r="U34" s="159"/>
+      <c r="V34" s="159"/>
+      <c r="W34" s="159"/>
+      <c r="X34" s="159"/>
+      <c r="Y34" s="159"/>
+      <c r="Z34" s="159"/>
+      <c r="AA34" s="159"/>
+      <c r="AB34" s="159"/>
+      <c r="AC34" s="159"/>
+      <c r="AD34" s="159"/>
+      <c r="AE34" s="19"/>
     </row>
     <row r="35" spans="1:31" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="3"/>
     </row>
     <row r="36" spans="1:31" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="3"/>
     </row>
   </sheetData>
-  <mergeCells count="11">
+  <mergeCells count="36">
+    <mergeCell ref="B34:AD34"/>
+    <mergeCell ref="B30:AD30"/>
+    <mergeCell ref="B31:AD31"/>
+    <mergeCell ref="B32:AD32"/>
+    <mergeCell ref="B33:AD33"/>
+    <mergeCell ref="B18:AD18"/>
+    <mergeCell ref="B21:AD21"/>
+    <mergeCell ref="B25:AD25"/>
+    <mergeCell ref="B26:AD26"/>
+    <mergeCell ref="B27:AD27"/>
+    <mergeCell ref="B28:AD28"/>
+    <mergeCell ref="B29:AD29"/>
+    <mergeCell ref="B16:AD16"/>
+    <mergeCell ref="B17:AD17"/>
+    <mergeCell ref="B22:AD22"/>
+    <mergeCell ref="B23:AD23"/>
+    <mergeCell ref="B24:AD24"/>
+    <mergeCell ref="B11:AD11"/>
+    <mergeCell ref="B12:AD12"/>
+    <mergeCell ref="B13:AD13"/>
+    <mergeCell ref="B14:AD14"/>
+    <mergeCell ref="B15:AD15"/>
     <mergeCell ref="A6:B7"/>
     <mergeCell ref="C6:AE7"/>
     <mergeCell ref="A19:B20"/>
     <mergeCell ref="E4:P4"/>
     <mergeCell ref="Y1:Z2"/>
     <mergeCell ref="AA1:AE1"/>
     <mergeCell ref="AA2:AE2"/>
     <mergeCell ref="C19:AE20"/>
     <mergeCell ref="AA4:AE4"/>
     <mergeCell ref="W3:AE3"/>
     <mergeCell ref="A4:D4"/>
+    <mergeCell ref="B8:AD8"/>
+    <mergeCell ref="B9:AD9"/>
+    <mergeCell ref="B10:AD10"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="99" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:AF36"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="AP14" sqref="AP14"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.88671875" defaultRowHeight="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="16384" width="2.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32" s="30" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="Y1" s="33" t="s">
+    <row r="1" spans="1:32" s="22" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="Y1" s="132" t="s">
         <v>62</v>
       </c>
-      <c r="Z1" s="34"/>
-      <c r="AA1" s="35" t="s">
+      <c r="Z1" s="133"/>
+      <c r="AA1" s="134" t="s">
         <v>63</v>
       </c>
-      <c r="AB1" s="34"/>
-[...7 lines deleted...]
-      <c r="AA2" s="36" t="s">
+      <c r="AB1" s="133"/>
+      <c r="AC1" s="133"/>
+      <c r="AD1" s="133"/>
+      <c r="AE1" s="133"/>
+    </row>
+    <row r="2" spans="1:32" s="22" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="Y2" s="132"/>
+      <c r="Z2" s="133"/>
+      <c r="AA2" s="135" t="s">
         <v>64</v>
       </c>
-      <c r="AB2" s="37"/>
-[...2 lines deleted...]
-      <c r="AE2" s="38"/>
+      <c r="AB2" s="136"/>
+      <c r="AC2" s="136"/>
+      <c r="AD2" s="136"/>
+      <c r="AE2" s="137"/>
     </row>
     <row r="3" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="W3" s="164" t="s">
+      <c r="W3" s="156" t="s">
         <v>12</v>
       </c>
-      <c r="X3" s="164"/>
-[...6 lines deleted...]
-      <c r="AE3" s="164"/>
+      <c r="X3" s="156"/>
+      <c r="Y3" s="156"/>
+      <c r="Z3" s="156"/>
+      <c r="AA3" s="156"/>
+      <c r="AB3" s="156"/>
+      <c r="AC3" s="156"/>
+      <c r="AD3" s="156"/>
+      <c r="AE3" s="156"/>
     </row>
     <row r="4" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="44" t="s">
+      <c r="A4" s="29" t="s">
         <v>9</v>
       </c>
-      <c r="B4" s="44"/>
-[...13 lines deleted...]
-      <c r="P4" s="140"/>
+      <c r="B4" s="29"/>
+      <c r="C4" s="29"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="56"/>
+      <c r="G4" s="56"/>
+      <c r="H4" s="56"/>
+      <c r="I4" s="56"/>
+      <c r="J4" s="56"/>
+      <c r="K4" s="56"/>
+      <c r="L4" s="56"/>
+      <c r="M4" s="56"/>
+      <c r="N4" s="56"/>
+      <c r="O4" s="56"/>
+      <c r="P4" s="56"/>
       <c r="X4" s="4"/>
       <c r="Y4" s="4"/>
       <c r="Z4" s="4"/>
-      <c r="AA4" s="164" t="s">
+      <c r="AA4" s="156" t="s">
         <v>16</v>
       </c>
-      <c r="AB4" s="164"/>
-[...2 lines deleted...]
-      <c r="AE4" s="164"/>
+      <c r="AB4" s="156"/>
+      <c r="AC4" s="156"/>
+      <c r="AD4" s="156"/>
+      <c r="AE4" s="156"/>
     </row>
     <row r="6" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="41" t="s">
+      <c r="A6" s="25" t="s">
         <v>42</v>
       </c>
-      <c r="B6" s="42"/>
-      <c r="C6" s="160" t="s">
+      <c r="B6" s="26"/>
+      <c r="C6" s="152" t="s">
         <v>49</v>
       </c>
-      <c r="D6" s="160"/>
-[...26 lines deleted...]
-      <c r="AE6" s="161"/>
+      <c r="D6" s="152"/>
+      <c r="E6" s="152"/>
+      <c r="F6" s="152"/>
+      <c r="G6" s="152"/>
+      <c r="H6" s="152"/>
+      <c r="I6" s="152"/>
+      <c r="J6" s="152"/>
+      <c r="K6" s="152"/>
+      <c r="L6" s="152"/>
+      <c r="M6" s="152"/>
+      <c r="N6" s="152"/>
+      <c r="O6" s="152"/>
+      <c r="P6" s="152"/>
+      <c r="Q6" s="152"/>
+      <c r="R6" s="152"/>
+      <c r="S6" s="152"/>
+      <c r="T6" s="152"/>
+      <c r="U6" s="152"/>
+      <c r="V6" s="152"/>
+      <c r="W6" s="152"/>
+      <c r="X6" s="152"/>
+      <c r="Y6" s="152"/>
+      <c r="Z6" s="152"/>
+      <c r="AA6" s="152"/>
+      <c r="AB6" s="152"/>
+      <c r="AC6" s="152"/>
+      <c r="AD6" s="152"/>
+      <c r="AE6" s="153"/>
     </row>
     <row r="7" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="45"/>
-[...29 lines deleted...]
-      <c r="AE7" s="163"/>
+      <c r="A7" s="120"/>
+      <c r="B7" s="121"/>
+      <c r="C7" s="154"/>
+      <c r="D7" s="154"/>
+      <c r="E7" s="154"/>
+      <c r="F7" s="154"/>
+      <c r="G7" s="154"/>
+      <c r="H7" s="154"/>
+      <c r="I7" s="154"/>
+      <c r="J7" s="154"/>
+      <c r="K7" s="154"/>
+      <c r="L7" s="154"/>
+      <c r="M7" s="154"/>
+      <c r="N7" s="154"/>
+      <c r="O7" s="154"/>
+      <c r="P7" s="154"/>
+      <c r="Q7" s="154"/>
+      <c r="R7" s="154"/>
+      <c r="S7" s="154"/>
+      <c r="T7" s="154"/>
+      <c r="U7" s="154"/>
+      <c r="V7" s="154"/>
+      <c r="W7" s="154"/>
+      <c r="X7" s="154"/>
+      <c r="Y7" s="154"/>
+      <c r="Z7" s="154"/>
+      <c r="AA7" s="154"/>
+      <c r="AB7" s="154"/>
+      <c r="AC7" s="154"/>
+      <c r="AD7" s="154"/>
+      <c r="AE7" s="155"/>
       <c r="AF7" s="3"/>
     </row>
     <row r="8" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="18"/>
-[...29 lines deleted...]
-      <c r="AE8" s="20"/>
+      <c r="A8" s="16"/>
+      <c r="B8" s="157"/>
+      <c r="C8" s="157"/>
+      <c r="D8" s="157"/>
+      <c r="E8" s="157"/>
+      <c r="F8" s="157"/>
+      <c r="G8" s="157"/>
+      <c r="H8" s="157"/>
+      <c r="I8" s="157"/>
+      <c r="J8" s="157"/>
+      <c r="K8" s="157"/>
+      <c r="L8" s="157"/>
+      <c r="M8" s="157"/>
+      <c r="N8" s="157"/>
+      <c r="O8" s="157"/>
+      <c r="P8" s="157"/>
+      <c r="Q8" s="157"/>
+      <c r="R8" s="157"/>
+      <c r="S8" s="157"/>
+      <c r="T8" s="157"/>
+      <c r="U8" s="157"/>
+      <c r="V8" s="157"/>
+      <c r="W8" s="157"/>
+      <c r="X8" s="157"/>
+      <c r="Y8" s="157"/>
+      <c r="Z8" s="157"/>
+      <c r="AA8" s="157"/>
+      <c r="AB8" s="157"/>
+      <c r="AC8" s="157"/>
+      <c r="AD8" s="157"/>
+      <c r="AE8" s="17"/>
     </row>
     <row r="9" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="18"/>
-[...29 lines deleted...]
-      <c r="AE9" s="20"/>
+      <c r="A9" s="16"/>
+      <c r="B9" s="158"/>
+      <c r="C9" s="158"/>
+      <c r="D9" s="158"/>
+      <c r="E9" s="158"/>
+      <c r="F9" s="158"/>
+      <c r="G9" s="158"/>
+      <c r="H9" s="158"/>
+      <c r="I9" s="158"/>
+      <c r="J9" s="158"/>
+      <c r="K9" s="158"/>
+      <c r="L9" s="158"/>
+      <c r="M9" s="158"/>
+      <c r="N9" s="158"/>
+      <c r="O9" s="158"/>
+      <c r="P9" s="158"/>
+      <c r="Q9" s="158"/>
+      <c r="R9" s="158"/>
+      <c r="S9" s="158"/>
+      <c r="T9" s="158"/>
+      <c r="U9" s="158"/>
+      <c r="V9" s="158"/>
+      <c r="W9" s="158"/>
+      <c r="X9" s="158"/>
+      <c r="Y9" s="158"/>
+      <c r="Z9" s="158"/>
+      <c r="AA9" s="158"/>
+      <c r="AB9" s="158"/>
+      <c r="AC9" s="158"/>
+      <c r="AD9" s="158"/>
+      <c r="AE9" s="17"/>
     </row>
     <row r="10" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="18"/>
-[...29 lines deleted...]
-      <c r="AE10" s="20"/>
+      <c r="A10" s="16"/>
+      <c r="B10" s="158"/>
+      <c r="C10" s="158"/>
+      <c r="D10" s="158"/>
+      <c r="E10" s="158"/>
+      <c r="F10" s="158"/>
+      <c r="G10" s="158"/>
+      <c r="H10" s="158"/>
+      <c r="I10" s="158"/>
+      <c r="J10" s="158"/>
+      <c r="K10" s="158"/>
+      <c r="L10" s="158"/>
+      <c r="M10" s="158"/>
+      <c r="N10" s="158"/>
+      <c r="O10" s="158"/>
+      <c r="P10" s="158"/>
+      <c r="Q10" s="158"/>
+      <c r="R10" s="158"/>
+      <c r="S10" s="158"/>
+      <c r="T10" s="158"/>
+      <c r="U10" s="158"/>
+      <c r="V10" s="158"/>
+      <c r="W10" s="158"/>
+      <c r="X10" s="158"/>
+      <c r="Y10" s="158"/>
+      <c r="Z10" s="158"/>
+      <c r="AA10" s="158"/>
+      <c r="AB10" s="158"/>
+      <c r="AC10" s="158"/>
+      <c r="AD10" s="158"/>
+      <c r="AE10" s="17"/>
     </row>
     <row r="11" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="18"/>
-[...29 lines deleted...]
-      <c r="AE11" s="20"/>
+      <c r="A11" s="16"/>
+      <c r="B11" s="158"/>
+      <c r="C11" s="158"/>
+      <c r="D11" s="158"/>
+      <c r="E11" s="158"/>
+      <c r="F11" s="158"/>
+      <c r="G11" s="158"/>
+      <c r="H11" s="158"/>
+      <c r="I11" s="158"/>
+      <c r="J11" s="158"/>
+      <c r="K11" s="158"/>
+      <c r="L11" s="158"/>
+      <c r="M11" s="158"/>
+      <c r="N11" s="158"/>
+      <c r="O11" s="158"/>
+      <c r="P11" s="158"/>
+      <c r="Q11" s="158"/>
+      <c r="R11" s="158"/>
+      <c r="S11" s="158"/>
+      <c r="T11" s="158"/>
+      <c r="U11" s="158"/>
+      <c r="V11" s="158"/>
+      <c r="W11" s="158"/>
+      <c r="X11" s="158"/>
+      <c r="Y11" s="158"/>
+      <c r="Z11" s="158"/>
+      <c r="AA11" s="158"/>
+      <c r="AB11" s="158"/>
+      <c r="AC11" s="158"/>
+      <c r="AD11" s="158"/>
+      <c r="AE11" s="17"/>
     </row>
     <row r="12" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="18"/>
-[...29 lines deleted...]
-      <c r="AE12" s="20"/>
+      <c r="A12" s="16"/>
+      <c r="B12" s="158"/>
+      <c r="C12" s="158"/>
+      <c r="D12" s="158"/>
+      <c r="E12" s="158"/>
+      <c r="F12" s="158"/>
+      <c r="G12" s="158"/>
+      <c r="H12" s="158"/>
+      <c r="I12" s="158"/>
+      <c r="J12" s="158"/>
+      <c r="K12" s="158"/>
+      <c r="L12" s="158"/>
+      <c r="M12" s="158"/>
+      <c r="N12" s="158"/>
+      <c r="O12" s="158"/>
+      <c r="P12" s="158"/>
+      <c r="Q12" s="158"/>
+      <c r="R12" s="158"/>
+      <c r="S12" s="158"/>
+      <c r="T12" s="158"/>
+      <c r="U12" s="158"/>
+      <c r="V12" s="158"/>
+      <c r="W12" s="158"/>
+      <c r="X12" s="158"/>
+      <c r="Y12" s="158"/>
+      <c r="Z12" s="158"/>
+      <c r="AA12" s="158"/>
+      <c r="AB12" s="158"/>
+      <c r="AC12" s="158"/>
+      <c r="AD12" s="158"/>
+      <c r="AE12" s="17"/>
     </row>
     <row r="13" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="18"/>
-[...29 lines deleted...]
-      <c r="AE13" s="20"/>
+      <c r="A13" s="16"/>
+      <c r="B13" s="158"/>
+      <c r="C13" s="158"/>
+      <c r="D13" s="158"/>
+      <c r="E13" s="158"/>
+      <c r="F13" s="158"/>
+      <c r="G13" s="158"/>
+      <c r="H13" s="158"/>
+      <c r="I13" s="158"/>
+      <c r="J13" s="158"/>
+      <c r="K13" s="158"/>
+      <c r="L13" s="158"/>
+      <c r="M13" s="158"/>
+      <c r="N13" s="158"/>
+      <c r="O13" s="158"/>
+      <c r="P13" s="158"/>
+      <c r="Q13" s="158"/>
+      <c r="R13" s="158"/>
+      <c r="S13" s="158"/>
+      <c r="T13" s="158"/>
+      <c r="U13" s="158"/>
+      <c r="V13" s="158"/>
+      <c r="W13" s="158"/>
+      <c r="X13" s="158"/>
+      <c r="Y13" s="158"/>
+      <c r="Z13" s="158"/>
+      <c r="AA13" s="158"/>
+      <c r="AB13" s="158"/>
+      <c r="AC13" s="158"/>
+      <c r="AD13" s="158"/>
+      <c r="AE13" s="17"/>
     </row>
     <row r="14" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="21"/>
-[...29 lines deleted...]
-      <c r="AE14" s="23"/>
+      <c r="A14" s="18"/>
+      <c r="B14" s="159"/>
+      <c r="C14" s="159"/>
+      <c r="D14" s="159"/>
+      <c r="E14" s="159"/>
+      <c r="F14" s="159"/>
+      <c r="G14" s="159"/>
+      <c r="H14" s="159"/>
+      <c r="I14" s="159"/>
+      <c r="J14" s="159"/>
+      <c r="K14" s="159"/>
+      <c r="L14" s="159"/>
+      <c r="M14" s="159"/>
+      <c r="N14" s="159"/>
+      <c r="O14" s="159"/>
+      <c r="P14" s="159"/>
+      <c r="Q14" s="159"/>
+      <c r="R14" s="159"/>
+      <c r="S14" s="159"/>
+      <c r="T14" s="159"/>
+      <c r="U14" s="159"/>
+      <c r="V14" s="159"/>
+      <c r="W14" s="159"/>
+      <c r="X14" s="159"/>
+      <c r="Y14" s="159"/>
+      <c r="Z14" s="159"/>
+      <c r="AA14" s="159"/>
+      <c r="AB14" s="159"/>
+      <c r="AC14" s="159"/>
+      <c r="AD14" s="159"/>
+      <c r="AE14" s="19"/>
     </row>
     <row r="15" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="41" t="s">
+      <c r="A15" s="25" t="s">
         <v>43</v>
       </c>
-      <c r="B15" s="42"/>
-      <c r="C15" s="143" t="s">
+      <c r="B15" s="26"/>
+      <c r="C15" s="53" t="s">
         <v>17</v>
       </c>
-      <c r="D15" s="143"/>
-[...26 lines deleted...]
-      <c r="AE15" s="149"/>
+      <c r="D15" s="53"/>
+      <c r="E15" s="53"/>
+      <c r="F15" s="53"/>
+      <c r="G15" s="53"/>
+      <c r="H15" s="53"/>
+      <c r="I15" s="53"/>
+      <c r="J15" s="53"/>
+      <c r="K15" s="53"/>
+      <c r="L15" s="53"/>
+      <c r="M15" s="53"/>
+      <c r="N15" s="53"/>
+      <c r="O15" s="53"/>
+      <c r="P15" s="53"/>
+      <c r="Q15" s="53"/>
+      <c r="R15" s="53"/>
+      <c r="S15" s="53"/>
+      <c r="T15" s="53"/>
+      <c r="U15" s="53"/>
+      <c r="V15" s="53"/>
+      <c r="W15" s="53"/>
+      <c r="X15" s="53"/>
+      <c r="Y15" s="53"/>
+      <c r="Z15" s="53"/>
+      <c r="AA15" s="53"/>
+      <c r="AB15" s="53"/>
+      <c r="AC15" s="53"/>
+      <c r="AD15" s="53"/>
+      <c r="AE15" s="60"/>
     </row>
     <row r="16" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="45"/>
-[...29 lines deleted...]
-      <c r="AE16" s="141"/>
+      <c r="A16" s="120"/>
+      <c r="B16" s="121"/>
+      <c r="C16" s="56"/>
+      <c r="D16" s="56"/>
+      <c r="E16" s="56"/>
+      <c r="F16" s="56"/>
+      <c r="G16" s="56"/>
+      <c r="H16" s="56"/>
+      <c r="I16" s="56"/>
+      <c r="J16" s="56"/>
+      <c r="K16" s="56"/>
+      <c r="L16" s="56"/>
+      <c r="M16" s="56"/>
+      <c r="N16" s="56"/>
+      <c r="O16" s="56"/>
+      <c r="P16" s="56"/>
+      <c r="Q16" s="56"/>
+      <c r="R16" s="56"/>
+      <c r="S16" s="56"/>
+      <c r="T16" s="56"/>
+      <c r="U16" s="56"/>
+      <c r="V16" s="56"/>
+      <c r="W16" s="56"/>
+      <c r="X16" s="56"/>
+      <c r="Y16" s="56"/>
+      <c r="Z16" s="56"/>
+      <c r="AA16" s="56"/>
+      <c r="AB16" s="56"/>
+      <c r="AC16" s="56"/>
+      <c r="AD16" s="56"/>
+      <c r="AE16" s="61"/>
       <c r="AF16" s="3"/>
     </row>
     <row r="17" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="18"/>
-[...29 lines deleted...]
-      <c r="AE17" s="20"/>
+      <c r="A17" s="16"/>
+      <c r="B17" s="157"/>
+      <c r="C17" s="157"/>
+      <c r="D17" s="157"/>
+      <c r="E17" s="157"/>
+      <c r="F17" s="157"/>
+      <c r="G17" s="157"/>
+      <c r="H17" s="157"/>
+      <c r="I17" s="157"/>
+      <c r="J17" s="157"/>
+      <c r="K17" s="157"/>
+      <c r="L17" s="157"/>
+      <c r="M17" s="157"/>
+      <c r="N17" s="157"/>
+      <c r="O17" s="157"/>
+      <c r="P17" s="157"/>
+      <c r="Q17" s="157"/>
+      <c r="R17" s="157"/>
+      <c r="S17" s="157"/>
+      <c r="T17" s="157"/>
+      <c r="U17" s="157"/>
+      <c r="V17" s="157"/>
+      <c r="W17" s="157"/>
+      <c r="X17" s="157"/>
+      <c r="Y17" s="157"/>
+      <c r="Z17" s="157"/>
+      <c r="AA17" s="157"/>
+      <c r="AB17" s="157"/>
+      <c r="AC17" s="157"/>
+      <c r="AD17" s="157"/>
+      <c r="AE17" s="17"/>
     </row>
     <row r="18" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="18"/>
-[...29 lines deleted...]
-      <c r="AE18" s="20"/>
+      <c r="A18" s="16"/>
+      <c r="B18" s="158"/>
+      <c r="C18" s="158"/>
+      <c r="D18" s="158"/>
+      <c r="E18" s="158"/>
+      <c r="F18" s="158"/>
+      <c r="G18" s="158"/>
+      <c r="H18" s="158"/>
+      <c r="I18" s="158"/>
+      <c r="J18" s="158"/>
+      <c r="K18" s="158"/>
+      <c r="L18" s="158"/>
+      <c r="M18" s="158"/>
+      <c r="N18" s="158"/>
+      <c r="O18" s="158"/>
+      <c r="P18" s="158"/>
+      <c r="Q18" s="158"/>
+      <c r="R18" s="158"/>
+      <c r="S18" s="158"/>
+      <c r="T18" s="158"/>
+      <c r="U18" s="158"/>
+      <c r="V18" s="158"/>
+      <c r="W18" s="158"/>
+      <c r="X18" s="158"/>
+      <c r="Y18" s="158"/>
+      <c r="Z18" s="158"/>
+      <c r="AA18" s="158"/>
+      <c r="AB18" s="158"/>
+      <c r="AC18" s="158"/>
+      <c r="AD18" s="158"/>
+      <c r="AE18" s="17"/>
     </row>
     <row r="19" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="18"/>
-[...29 lines deleted...]
-      <c r="AE19" s="20"/>
+      <c r="A19" s="16"/>
+      <c r="B19" s="158"/>
+      <c r="C19" s="158"/>
+      <c r="D19" s="158"/>
+      <c r="E19" s="158"/>
+      <c r="F19" s="158"/>
+      <c r="G19" s="158"/>
+      <c r="H19" s="158"/>
+      <c r="I19" s="158"/>
+      <c r="J19" s="158"/>
+      <c r="K19" s="158"/>
+      <c r="L19" s="158"/>
+      <c r="M19" s="158"/>
+      <c r="N19" s="158"/>
+      <c r="O19" s="158"/>
+      <c r="P19" s="158"/>
+      <c r="Q19" s="158"/>
+      <c r="R19" s="158"/>
+      <c r="S19" s="158"/>
+      <c r="T19" s="158"/>
+      <c r="U19" s="158"/>
+      <c r="V19" s="158"/>
+      <c r="W19" s="158"/>
+      <c r="X19" s="158"/>
+      <c r="Y19" s="158"/>
+      <c r="Z19" s="158"/>
+      <c r="AA19" s="158"/>
+      <c r="AB19" s="158"/>
+      <c r="AC19" s="158"/>
+      <c r="AD19" s="158"/>
+      <c r="AE19" s="17"/>
     </row>
     <row r="20" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="18"/>
-[...29 lines deleted...]
-      <c r="AE20" s="20"/>
+      <c r="A20" s="16"/>
+      <c r="B20" s="158"/>
+      <c r="C20" s="158"/>
+      <c r="D20" s="158"/>
+      <c r="E20" s="158"/>
+      <c r="F20" s="158"/>
+      <c r="G20" s="158"/>
+      <c r="H20" s="158"/>
+      <c r="I20" s="158"/>
+      <c r="J20" s="158"/>
+      <c r="K20" s="158"/>
+      <c r="L20" s="158"/>
+      <c r="M20" s="158"/>
+      <c r="N20" s="158"/>
+      <c r="O20" s="158"/>
+      <c r="P20" s="158"/>
+      <c r="Q20" s="158"/>
+      <c r="R20" s="158"/>
+      <c r="S20" s="158"/>
+      <c r="T20" s="158"/>
+      <c r="U20" s="158"/>
+      <c r="V20" s="158"/>
+      <c r="W20" s="158"/>
+      <c r="X20" s="158"/>
+      <c r="Y20" s="158"/>
+      <c r="Z20" s="158"/>
+      <c r="AA20" s="158"/>
+      <c r="AB20" s="158"/>
+      <c r="AC20" s="158"/>
+      <c r="AD20" s="158"/>
+      <c r="AE20" s="17"/>
     </row>
     <row r="21" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="18"/>
-[...29 lines deleted...]
-      <c r="AE21" s="20"/>
+      <c r="A21" s="16"/>
+      <c r="B21" s="158"/>
+      <c r="C21" s="158"/>
+      <c r="D21" s="158"/>
+      <c r="E21" s="158"/>
+      <c r="F21" s="158"/>
+      <c r="G21" s="158"/>
+      <c r="H21" s="158"/>
+      <c r="I21" s="158"/>
+      <c r="J21" s="158"/>
+      <c r="K21" s="158"/>
+      <c r="L21" s="158"/>
+      <c r="M21" s="158"/>
+      <c r="N21" s="158"/>
+      <c r="O21" s="158"/>
+      <c r="P21" s="158"/>
+      <c r="Q21" s="158"/>
+      <c r="R21" s="158"/>
+      <c r="S21" s="158"/>
+      <c r="T21" s="158"/>
+      <c r="U21" s="158"/>
+      <c r="V21" s="158"/>
+      <c r="W21" s="158"/>
+      <c r="X21" s="158"/>
+      <c r="Y21" s="158"/>
+      <c r="Z21" s="158"/>
+      <c r="AA21" s="158"/>
+      <c r="AB21" s="158"/>
+      <c r="AC21" s="158"/>
+      <c r="AD21" s="158"/>
+      <c r="AE21" s="17"/>
     </row>
     <row r="22" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="165"/>
-[...29 lines deleted...]
-      <c r="AE22" s="167"/>
+      <c r="A22" s="18"/>
+      <c r="B22" s="159"/>
+      <c r="C22" s="159"/>
+      <c r="D22" s="159"/>
+      <c r="E22" s="159"/>
+      <c r="F22" s="159"/>
+      <c r="G22" s="159"/>
+      <c r="H22" s="159"/>
+      <c r="I22" s="159"/>
+      <c r="J22" s="159"/>
+      <c r="K22" s="159"/>
+      <c r="L22" s="159"/>
+      <c r="M22" s="159"/>
+      <c r="N22" s="159"/>
+      <c r="O22" s="159"/>
+      <c r="P22" s="159"/>
+      <c r="Q22" s="159"/>
+      <c r="R22" s="159"/>
+      <c r="S22" s="159"/>
+      <c r="T22" s="159"/>
+      <c r="U22" s="159"/>
+      <c r="V22" s="159"/>
+      <c r="W22" s="159"/>
+      <c r="X22" s="159"/>
+      <c r="Y22" s="159"/>
+      <c r="Z22" s="159"/>
+      <c r="AA22" s="159"/>
+      <c r="AB22" s="159"/>
+      <c r="AC22" s="159"/>
+      <c r="AD22" s="159"/>
+      <c r="AE22" s="19"/>
       <c r="AF22" s="3"/>
     </row>
     <row r="23" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="41" t="s">
+      <c r="A23" s="25" t="s">
         <v>44</v>
       </c>
-      <c r="B23" s="42"/>
-      <c r="C23" s="160" t="s">
+      <c r="B23" s="26"/>
+      <c r="C23" s="152" t="s">
         <v>18</v>
       </c>
-      <c r="D23" s="160"/>
-[...26 lines deleted...]
-      <c r="AE23" s="161"/>
+      <c r="D23" s="152"/>
+      <c r="E23" s="152"/>
+      <c r="F23" s="152"/>
+      <c r="G23" s="152"/>
+      <c r="H23" s="152"/>
+      <c r="I23" s="152"/>
+      <c r="J23" s="152"/>
+      <c r="K23" s="152"/>
+      <c r="L23" s="152"/>
+      <c r="M23" s="152"/>
+      <c r="N23" s="152"/>
+      <c r="O23" s="152"/>
+      <c r="P23" s="152"/>
+      <c r="Q23" s="152"/>
+      <c r="R23" s="152"/>
+      <c r="S23" s="152"/>
+      <c r="T23" s="152"/>
+      <c r="U23" s="152"/>
+      <c r="V23" s="152"/>
+      <c r="W23" s="152"/>
+      <c r="X23" s="152"/>
+      <c r="Y23" s="152"/>
+      <c r="Z23" s="152"/>
+      <c r="AA23" s="152"/>
+      <c r="AB23" s="152"/>
+      <c r="AC23" s="152"/>
+      <c r="AD23" s="152"/>
+      <c r="AE23" s="153"/>
     </row>
     <row r="24" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="45"/>
-[...29 lines deleted...]
-      <c r="AE24" s="163"/>
+      <c r="A24" s="120"/>
+      <c r="B24" s="121"/>
+      <c r="C24" s="154"/>
+      <c r="D24" s="154"/>
+      <c r="E24" s="154"/>
+      <c r="F24" s="154"/>
+      <c r="G24" s="154"/>
+      <c r="H24" s="154"/>
+      <c r="I24" s="154"/>
+      <c r="J24" s="154"/>
+      <c r="K24" s="154"/>
+      <c r="L24" s="154"/>
+      <c r="M24" s="154"/>
+      <c r="N24" s="154"/>
+      <c r="O24" s="154"/>
+      <c r="P24" s="154"/>
+      <c r="Q24" s="154"/>
+      <c r="R24" s="154"/>
+      <c r="S24" s="154"/>
+      <c r="T24" s="154"/>
+      <c r="U24" s="154"/>
+      <c r="V24" s="154"/>
+      <c r="W24" s="154"/>
+      <c r="X24" s="154"/>
+      <c r="Y24" s="154"/>
+      <c r="Z24" s="154"/>
+      <c r="AA24" s="154"/>
+      <c r="AB24" s="154"/>
+      <c r="AC24" s="154"/>
+      <c r="AD24" s="154"/>
+      <c r="AE24" s="155"/>
       <c r="AF24" s="3"/>
     </row>
     <row r="25" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="18"/>
-[...29 lines deleted...]
-      <c r="AE25" s="20"/>
+      <c r="A25" s="16"/>
+      <c r="B25" s="157"/>
+      <c r="C25" s="157"/>
+      <c r="D25" s="157"/>
+      <c r="E25" s="157"/>
+      <c r="F25" s="157"/>
+      <c r="G25" s="157"/>
+      <c r="H25" s="157"/>
+      <c r="I25" s="157"/>
+      <c r="J25" s="157"/>
+      <c r="K25" s="157"/>
+      <c r="L25" s="157"/>
+      <c r="M25" s="157"/>
+      <c r="N25" s="157"/>
+      <c r="O25" s="157"/>
+      <c r="P25" s="157"/>
+      <c r="Q25" s="157"/>
+      <c r="R25" s="157"/>
+      <c r="S25" s="157"/>
+      <c r="T25" s="157"/>
+      <c r="U25" s="157"/>
+      <c r="V25" s="157"/>
+      <c r="W25" s="157"/>
+      <c r="X25" s="157"/>
+      <c r="Y25" s="157"/>
+      <c r="Z25" s="157"/>
+      <c r="AA25" s="157"/>
+      <c r="AB25" s="157"/>
+      <c r="AC25" s="157"/>
+      <c r="AD25" s="157"/>
+      <c r="AE25" s="17"/>
     </row>
     <row r="26" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="18"/>
-[...29 lines deleted...]
-      <c r="AE26" s="20"/>
+      <c r="A26" s="16"/>
+      <c r="B26" s="158"/>
+      <c r="C26" s="158"/>
+      <c r="D26" s="158"/>
+      <c r="E26" s="158"/>
+      <c r="F26" s="158"/>
+      <c r="G26" s="158"/>
+      <c r="H26" s="158"/>
+      <c r="I26" s="158"/>
+      <c r="J26" s="158"/>
+      <c r="K26" s="158"/>
+      <c r="L26" s="158"/>
+      <c r="M26" s="158"/>
+      <c r="N26" s="158"/>
+      <c r="O26" s="158"/>
+      <c r="P26" s="158"/>
+      <c r="Q26" s="158"/>
+      <c r="R26" s="158"/>
+      <c r="S26" s="158"/>
+      <c r="T26" s="158"/>
+      <c r="U26" s="158"/>
+      <c r="V26" s="158"/>
+      <c r="W26" s="158"/>
+      <c r="X26" s="158"/>
+      <c r="Y26" s="158"/>
+      <c r="Z26" s="158"/>
+      <c r="AA26" s="158"/>
+      <c r="AB26" s="158"/>
+      <c r="AC26" s="158"/>
+      <c r="AD26" s="158"/>
+      <c r="AE26" s="17"/>
     </row>
     <row r="27" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="18"/>
-[...29 lines deleted...]
-      <c r="AE27" s="20"/>
+      <c r="A27" s="16"/>
+      <c r="B27" s="158"/>
+      <c r="C27" s="158"/>
+      <c r="D27" s="158"/>
+      <c r="E27" s="158"/>
+      <c r="F27" s="158"/>
+      <c r="G27" s="158"/>
+      <c r="H27" s="158"/>
+      <c r="I27" s="158"/>
+      <c r="J27" s="158"/>
+      <c r="K27" s="158"/>
+      <c r="L27" s="158"/>
+      <c r="M27" s="158"/>
+      <c r="N27" s="158"/>
+      <c r="O27" s="158"/>
+      <c r="P27" s="158"/>
+      <c r="Q27" s="158"/>
+      <c r="R27" s="158"/>
+      <c r="S27" s="158"/>
+      <c r="T27" s="158"/>
+      <c r="U27" s="158"/>
+      <c r="V27" s="158"/>
+      <c r="W27" s="158"/>
+      <c r="X27" s="158"/>
+      <c r="Y27" s="158"/>
+      <c r="Z27" s="158"/>
+      <c r="AA27" s="158"/>
+      <c r="AB27" s="158"/>
+      <c r="AC27" s="158"/>
+      <c r="AD27" s="158"/>
+      <c r="AE27" s="17"/>
     </row>
     <row r="28" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="18"/>
-[...29 lines deleted...]
-      <c r="AE28" s="20"/>
+      <c r="A28" s="16"/>
+      <c r="B28" s="158"/>
+      <c r="C28" s="158"/>
+      <c r="D28" s="158"/>
+      <c r="E28" s="158"/>
+      <c r="F28" s="158"/>
+      <c r="G28" s="158"/>
+      <c r="H28" s="158"/>
+      <c r="I28" s="158"/>
+      <c r="J28" s="158"/>
+      <c r="K28" s="158"/>
+      <c r="L28" s="158"/>
+      <c r="M28" s="158"/>
+      <c r="N28" s="158"/>
+      <c r="O28" s="158"/>
+      <c r="P28" s="158"/>
+      <c r="Q28" s="158"/>
+      <c r="R28" s="158"/>
+      <c r="S28" s="158"/>
+      <c r="T28" s="158"/>
+      <c r="U28" s="158"/>
+      <c r="V28" s="158"/>
+      <c r="W28" s="158"/>
+      <c r="X28" s="158"/>
+      <c r="Y28" s="158"/>
+      <c r="Z28" s="158"/>
+      <c r="AA28" s="158"/>
+      <c r="AB28" s="158"/>
+      <c r="AC28" s="158"/>
+      <c r="AD28" s="158"/>
+      <c r="AE28" s="17"/>
     </row>
     <row r="29" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="18"/>
-[...29 lines deleted...]
-      <c r="AE29" s="20"/>
+      <c r="A29" s="16"/>
+      <c r="B29" s="158"/>
+      <c r="C29" s="158"/>
+      <c r="D29" s="158"/>
+      <c r="E29" s="158"/>
+      <c r="F29" s="158"/>
+      <c r="G29" s="158"/>
+      <c r="H29" s="158"/>
+      <c r="I29" s="158"/>
+      <c r="J29" s="158"/>
+      <c r="K29" s="158"/>
+      <c r="L29" s="158"/>
+      <c r="M29" s="158"/>
+      <c r="N29" s="158"/>
+      <c r="O29" s="158"/>
+      <c r="P29" s="158"/>
+      <c r="Q29" s="158"/>
+      <c r="R29" s="158"/>
+      <c r="S29" s="158"/>
+      <c r="T29" s="158"/>
+      <c r="U29" s="158"/>
+      <c r="V29" s="158"/>
+      <c r="W29" s="158"/>
+      <c r="X29" s="158"/>
+      <c r="Y29" s="158"/>
+      <c r="Z29" s="158"/>
+      <c r="AA29" s="158"/>
+      <c r="AB29" s="158"/>
+      <c r="AC29" s="158"/>
+      <c r="AD29" s="158"/>
+      <c r="AE29" s="17"/>
     </row>
     <row r="30" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="165"/>
-[...29 lines deleted...]
-      <c r="AE30" s="167"/>
+      <c r="A30" s="18"/>
+      <c r="B30" s="159"/>
+      <c r="C30" s="159"/>
+      <c r="D30" s="159"/>
+      <c r="E30" s="159"/>
+      <c r="F30" s="159"/>
+      <c r="G30" s="159"/>
+      <c r="H30" s="159"/>
+      <c r="I30" s="159"/>
+      <c r="J30" s="159"/>
+      <c r="K30" s="159"/>
+      <c r="L30" s="159"/>
+      <c r="M30" s="159"/>
+      <c r="N30" s="159"/>
+      <c r="O30" s="159"/>
+      <c r="P30" s="159"/>
+      <c r="Q30" s="159"/>
+      <c r="R30" s="159"/>
+      <c r="S30" s="159"/>
+      <c r="T30" s="159"/>
+      <c r="U30" s="159"/>
+      <c r="V30" s="159"/>
+      <c r="W30" s="159"/>
+      <c r="X30" s="159"/>
+      <c r="Y30" s="159"/>
+      <c r="Z30" s="159"/>
+      <c r="AA30" s="159"/>
+      <c r="AB30" s="159"/>
+      <c r="AC30" s="159"/>
+      <c r="AD30" s="159"/>
+      <c r="AE30" s="19"/>
       <c r="AF30" s="3"/>
     </row>
     <row r="31" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="41" t="s">
+      <c r="A31" s="25" t="s">
         <v>45</v>
       </c>
-      <c r="B31" s="42"/>
-      <c r="C31" s="160" t="s">
+      <c r="B31" s="26"/>
+      <c r="C31" s="152" t="s">
         <v>19</v>
       </c>
-      <c r="D31" s="160"/>
-[...26 lines deleted...]
-      <c r="AE31" s="161"/>
+      <c r="D31" s="152"/>
+      <c r="E31" s="152"/>
+      <c r="F31" s="152"/>
+      <c r="G31" s="152"/>
+      <c r="H31" s="152"/>
+      <c r="I31" s="152"/>
+      <c r="J31" s="152"/>
+      <c r="K31" s="152"/>
+      <c r="L31" s="152"/>
+      <c r="M31" s="152"/>
+      <c r="N31" s="152"/>
+      <c r="O31" s="152"/>
+      <c r="P31" s="152"/>
+      <c r="Q31" s="152"/>
+      <c r="R31" s="152"/>
+      <c r="S31" s="152"/>
+      <c r="T31" s="152"/>
+      <c r="U31" s="152"/>
+      <c r="V31" s="152"/>
+      <c r="W31" s="152"/>
+      <c r="X31" s="152"/>
+      <c r="Y31" s="152"/>
+      <c r="Z31" s="152"/>
+      <c r="AA31" s="152"/>
+      <c r="AB31" s="152"/>
+      <c r="AC31" s="152"/>
+      <c r="AD31" s="152"/>
+      <c r="AE31" s="153"/>
     </row>
     <row r="32" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="45"/>
-[...29 lines deleted...]
-      <c r="AE32" s="163"/>
+      <c r="A32" s="120"/>
+      <c r="B32" s="121"/>
+      <c r="C32" s="154"/>
+      <c r="D32" s="154"/>
+      <c r="E32" s="154"/>
+      <c r="F32" s="154"/>
+      <c r="G32" s="154"/>
+      <c r="H32" s="154"/>
+      <c r="I32" s="154"/>
+      <c r="J32" s="154"/>
+      <c r="K32" s="154"/>
+      <c r="L32" s="154"/>
+      <c r="M32" s="154"/>
+      <c r="N32" s="154"/>
+      <c r="O32" s="154"/>
+      <c r="P32" s="154"/>
+      <c r="Q32" s="154"/>
+      <c r="R32" s="154"/>
+      <c r="S32" s="154"/>
+      <c r="T32" s="154"/>
+      <c r="U32" s="154"/>
+      <c r="V32" s="154"/>
+      <c r="W32" s="154"/>
+      <c r="X32" s="154"/>
+      <c r="Y32" s="154"/>
+      <c r="Z32" s="154"/>
+      <c r="AA32" s="154"/>
+      <c r="AB32" s="154"/>
+      <c r="AC32" s="154"/>
+      <c r="AD32" s="154"/>
+      <c r="AE32" s="155"/>
     </row>
     <row r="33" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="16"/>
-[...28 lines deleted...]
-      <c r="AE33" s="27"/>
+      <c r="A33" s="14"/>
+      <c r="B33" s="160"/>
+      <c r="C33" s="160"/>
+      <c r="D33" s="160"/>
+      <c r="E33" s="160"/>
+      <c r="F33" s="160"/>
+      <c r="G33" s="160"/>
+      <c r="H33" s="160"/>
+      <c r="I33" s="160"/>
+      <c r="J33" s="160"/>
+      <c r="K33" s="160"/>
+      <c r="L33" s="160"/>
+      <c r="M33" s="160"/>
+      <c r="N33" s="160"/>
+      <c r="O33" s="160"/>
+      <c r="P33" s="160"/>
+      <c r="Q33" s="160"/>
+      <c r="R33" s="160"/>
+      <c r="S33" s="160"/>
+      <c r="T33" s="160"/>
+      <c r="U33" s="160"/>
+      <c r="V33" s="160"/>
+      <c r="W33" s="160"/>
+      <c r="X33" s="160"/>
+      <c r="Y33" s="160"/>
+      <c r="Z33" s="160"/>
+      <c r="AA33" s="160"/>
+      <c r="AB33" s="160"/>
+      <c r="AC33" s="160"/>
+      <c r="AD33" s="160"/>
+      <c r="AE33" s="20"/>
     </row>
     <row r="34" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="165"/>
-[...29 lines deleted...]
-      <c r="AE34" s="167"/>
+      <c r="A34" s="18"/>
+      <c r="B34" s="159"/>
+      <c r="C34" s="159"/>
+      <c r="D34" s="159"/>
+      <c r="E34" s="159"/>
+      <c r="F34" s="159"/>
+      <c r="G34" s="159"/>
+      <c r="H34" s="159"/>
+      <c r="I34" s="159"/>
+      <c r="J34" s="159"/>
+      <c r="K34" s="159"/>
+      <c r="L34" s="159"/>
+      <c r="M34" s="159"/>
+      <c r="N34" s="159"/>
+      <c r="O34" s="159"/>
+      <c r="P34" s="159"/>
+      <c r="Q34" s="159"/>
+      <c r="R34" s="159"/>
+      <c r="S34" s="159"/>
+      <c r="T34" s="159"/>
+      <c r="U34" s="159"/>
+      <c r="V34" s="159"/>
+      <c r="W34" s="159"/>
+      <c r="X34" s="159"/>
+      <c r="Y34" s="159"/>
+      <c r="Z34" s="159"/>
+      <c r="AA34" s="159"/>
+      <c r="AB34" s="159"/>
+      <c r="AC34" s="159"/>
+      <c r="AD34" s="159"/>
+      <c r="AE34" s="19"/>
       <c r="AF34" s="3"/>
     </row>
     <row r="35" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="3"/>
     </row>
     <row r="36" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="3"/>
     </row>
   </sheetData>
-  <mergeCells count="18">
-[...5 lines deleted...]
-    <mergeCell ref="A34:AE34"/>
+  <mergeCells count="36">
+    <mergeCell ref="B34:AD34"/>
+    <mergeCell ref="B30:AD30"/>
+    <mergeCell ref="B25:AD25"/>
+    <mergeCell ref="B17:AD17"/>
+    <mergeCell ref="B22:AD22"/>
+    <mergeCell ref="B26:AD26"/>
+    <mergeCell ref="B27:AD27"/>
+    <mergeCell ref="B28:AD28"/>
+    <mergeCell ref="B29:AD29"/>
+    <mergeCell ref="B33:AD33"/>
     <mergeCell ref="A31:B32"/>
     <mergeCell ref="C31:AE32"/>
-    <mergeCell ref="A30:AE30"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="E4:P4"/>
-    <mergeCell ref="W3:AE3"/>
     <mergeCell ref="AA4:AE4"/>
     <mergeCell ref="A6:B7"/>
     <mergeCell ref="C6:AE7"/>
     <mergeCell ref="A15:B16"/>
     <mergeCell ref="C15:AE16"/>
     <mergeCell ref="A23:B24"/>
+    <mergeCell ref="B9:AD9"/>
+    <mergeCell ref="B10:AD10"/>
+    <mergeCell ref="B11:AD11"/>
+    <mergeCell ref="B12:AD12"/>
+    <mergeCell ref="C23:AE24"/>
+    <mergeCell ref="Y1:Z2"/>
+    <mergeCell ref="AA1:AE1"/>
+    <mergeCell ref="AA2:AE2"/>
+    <mergeCell ref="W3:AE3"/>
+    <mergeCell ref="B13:AD13"/>
+    <mergeCell ref="B18:AD18"/>
+    <mergeCell ref="B19:AD19"/>
+    <mergeCell ref="B20:AD20"/>
+    <mergeCell ref="B21:AD21"/>
+    <mergeCell ref="B14:AD14"/>
+    <mergeCell ref="B8:AD8"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="99" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="34" max="30" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
@@ -6009,31 +6001,32 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>第1号様式Ｃ1</vt:lpstr>
       <vt:lpstr>第1号様式C2</vt:lpstr>
       <vt:lpstr>第1号様式C3</vt:lpstr>
       <vt:lpstr>第1号様式Ｃ1!Print_Area</vt:lpstr>
       <vt:lpstr>第1号様式C2!Print_Area</vt:lpstr>
       <vt:lpstr>第1号様式C3!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>吉岡　愛莉</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>